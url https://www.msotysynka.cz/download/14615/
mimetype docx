--- v0 (2026-06-12)
+++ v1 (2026-10-26)
@@ -1,179 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1370115704"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="69B749CC" w14:textId="77777777" w:rsidR="00E46A9E" w:rsidRDefault="00E46A9E" w:rsidP="007751A5">
+        <w:p w14:paraId="32FB3119" w14:textId="6E9D9067" w:rsidR="00E46A9E" w:rsidRDefault="00E46A9E" w:rsidP="007751A5">
           <w:pPr>
             <w:pStyle w:val="Bezmezer"/>
             <w:spacing w:before="1540" w:after="240"/>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:caps/>
               <w:sz w:val="72"/>
               <w:szCs w:val="72"/>
             </w:rPr>
             <w:alias w:val="Název"/>
             <w:tag w:val=""/>
             <w:id w:val="1735040861"/>
             <w:placeholder>
               <w:docPart w:val="58A945AF36CF46E1B1B0EB9FF5091953"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:sz w:val="80"/>
               <w:szCs w:val="80"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
-            <w:p w14:paraId="379717C3" w14:textId="77777777" w:rsidR="00E46A9E" w:rsidRPr="00E46A9E" w:rsidRDefault="00E46A9E">
+            <w:p w14:paraId="699756EF" w14:textId="17E96C94" w:rsidR="00E46A9E" w:rsidRPr="00E46A9E" w:rsidRDefault="00471727">
               <w:pPr>
                 <w:pStyle w:val="Bezmezer"/>
                 <w:pBdr>
                   <w:top w:val="single" w:sz="6" w:space="6" w:color="4F81BD" w:themeColor="accent1"/>
                   <w:bottom w:val="single" w:sz="6" w:space="6" w:color="4F81BD" w:themeColor="accent1"/>
                 </w:pBdr>
                 <w:spacing w:after="240"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                   <w:caps/>
                   <w:sz w:val="80"/>
                   <w:szCs w:val="80"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00E46A9E">
+              <w:r>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                   <w:b/>
                   <w:caps/>
                   <w:sz w:val="72"/>
                   <w:szCs w:val="72"/>
                 </w:rPr>
-                <w:t>ŠKOLNÍ ŘÁD</w:t>
+                <w:t>Školní řád</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="3A7768F6" w14:textId="77777777" w:rsidR="00E46A9E" w:rsidRDefault="00E46A9E">
+        <w:p w14:paraId="6DEEFA45" w14:textId="77777777" w:rsidR="00E46A9E" w:rsidRDefault="00E46A9E">
           <w:pPr>
             <w:pStyle w:val="Bezmezer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="12026609" w14:textId="77777777" w:rsidR="00E46A9E" w:rsidRDefault="00E46A9E">
+        <w:p w14:paraId="0404150B" w14:textId="35BC7888" w:rsidR="00E46A9E" w:rsidRDefault="00E46A9E">
           <w:pPr>
             <w:pStyle w:val="Bezmezer"/>
             <w:spacing w:before="480"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="0"/>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ECF9AF0" wp14:editId="6D77BB9B">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="595F89D9" wp14:editId="2343A0CF">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="margin">
                       <wp:align>center</wp:align>
                     </wp:positionH>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wp14">
                         <wp:positionV relativeFrom="page">
                           <wp14:pctPosVOffset>85000</wp14:pctPosVOffset>
                         </wp:positionV>
                       </mc:Choice>
                       <mc:Fallback>
                         <wp:positionV relativeFrom="page">
                           <wp:posOffset>9088120</wp:posOffset>
                         </wp:positionV>
                       </mc:Fallback>
                     </mc:AlternateContent>
                     <wp:extent cx="6553200" cy="557784"/>
                     <wp:effectExtent l="0" t="0" r="0" b="12700"/>
                     <wp:wrapNone/>
                     <wp:docPr id="142" name="Textové pole 142"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr txBox="1"/>
@@ -205,22325 +208,21610 @@
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:b/>
                                     <w:caps/>
                                     <w:sz w:val="44"/>
                                     <w:szCs w:val="44"/>
                                   </w:rPr>
                                   <w:alias w:val="Datum"/>
                                   <w:tag w:val=""/>
                                   <w:id w:val="197127006"/>
                                   <w:showingPlcHdr/>
                                   <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                                   <w:date>
                                     <w:dateFormat w:val="d. MMMM yyyy"/>
                                     <w:lid w:val="cs-CZ"/>
                                     <w:storeMappedDataAs w:val="dateTime"/>
                                     <w:calendar w:val="gregorian"/>
                                   </w:date>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:p w14:paraId="1B91DB7D" w14:textId="77777777" w:rsidR="00014216" w:rsidRPr="00E46A9E" w:rsidRDefault="00014216" w:rsidP="007751A5">
+                                  <w:p w14:paraId="50018CA3" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="00E46A9E" w:rsidRDefault="0054777C" w:rsidP="007751A5">
                                     <w:pPr>
                                       <w:pStyle w:val="Bezmezer"/>
                                       <w:spacing w:after="40"/>
                                       <w:rPr>
                                         <w:b/>
                                         <w:caps/>
                                         <w:color w:val="4F81BD" w:themeColor="accent1"/>
                                         <w:sz w:val="36"/>
                                         <w:szCs w:val="36"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r>
                                       <w:rPr>
                                         <w:b/>
                                         <w:caps/>
                                         <w:sz w:val="44"/>
                                         <w:szCs w:val="44"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">     </w:t>
                                     </w:r>
                                   </w:p>
                                 </w:sdtContent>
                               </w:sdt>
-                              <w:p w14:paraId="459E10A8" w14:textId="77777777" w:rsidR="00014216" w:rsidRPr="00E46A9E" w:rsidRDefault="00014216">
+                              <w:p w14:paraId="667D3C61" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="00E46A9E" w:rsidRDefault="00B55FD9">
                                 <w:pPr>
                                   <w:pStyle w:val="Bezmezer"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:b/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:caps/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:alias w:val="Společnost"/>
                                     <w:tag w:val=""/>
                                     <w:id w:val="1390145197"/>
                                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                                     <w:text/>
                                   </w:sdtPr>
+                                  <w:sdtEndPr/>
                                   <w:sdtContent>
-                                    <w:r w:rsidRPr="00E46A9E">
+                                    <w:r w:rsidR="0054777C" w:rsidRPr="00E46A9E">
                                       <w:rPr>
                                         <w:b/>
                                         <w:caps/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
                                       <w:t>mateřská škola, ostrava – poruba, Oty synka 1834, příspěvková organizace</w:t>
                                     </w:r>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:p>
-                              <w:p w14:paraId="5BF1CEBD" w14:textId="77777777" w:rsidR="00014216" w:rsidRPr="00E46A9E" w:rsidRDefault="00014216">
+                              <w:p w14:paraId="6D82360B" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="00E46A9E" w:rsidRDefault="00B55FD9">
                                 <w:pPr>
                                   <w:pStyle w:val="Bezmezer"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:b/>
                                     <w:sz w:val="24"/>
                                     <w:szCs w:val="24"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:alias w:val="Adresa"/>
                                     <w:tag w:val=""/>
                                     <w:id w:val="-726379553"/>
                                     <w:showingPlcHdr/>
                                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                                     <w:text/>
                                   </w:sdtPr>
+                                  <w:sdtEndPr/>
                                   <w:sdtContent>
-                                    <w:r w:rsidRPr="00E46A9E">
+                                    <w:r w:rsidR="0054777C" w:rsidRPr="00E46A9E">
                                       <w:rPr>
                                         <w:b/>
                                         <w:sz w:val="24"/>
                                         <w:szCs w:val="24"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">     </w:t>
                                     </w:r>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:spAutoFit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>100000</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shapetype w14:anchorId="2ECF9AF0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:shapetype w14:anchorId="595F89D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Textové pole 142" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:516pt;height:43.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-top-percent:850;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-top-percent:850;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBZKdFfgIAAFsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/Uf7D8XrJcFtCKLNqCqCoh&#10;QIWKZ69js1Edj2t7N9n+Ub+jP9ZjJ1kQ7QtVX5yJ58x4Lmfm7LxrDNsoH2qyJd/fm3CmrKSqtk8l&#10;//pw9eGUsxCFrYQhq0q+VYGfz9+/O2vdTB3QikylPIMTG2atK/kqRjcriiBXqhFhj5yyUGryjYj4&#10;9U9F5UUL740pDiaT46IlXzlPUoWA28teyefZv9ZKxlutg4rMlByxxXz6fC7TWczPxOzJC7eq5RCG&#10;+IcoGlFbPLpzdSmiYGtf/+GqqaWnQDruSWoK0rqWKueAbPYnr7K5Xwmnci4oTnC7MoX/51bebO48&#10;qyv07uiAMysaNOlBdZE2v34yR0axpECZWhdmQN874GP3kTqYjPcBlyn7TvsmfZEXgx4F3+6KDJ9M&#10;4vJ4Oj1E5ziT0E2nJyenR8lN8WztfIifFDUsCSX3aGKurdhch9hDR0h6zNJVbUxupLGsxQuH00k2&#10;2Gng3NiEVZkSg5uUUR95luLWqIQx9ovSKElOIF1kMqoL49lGgEZCSmVjzj37BTqhNIJ4i+GAf47q&#10;LcZ9HuPLZOPOuKkt+Zz9q7Crb2PIusej5i/yTmLslt3Q6SVVWzTaUz8xwcmrGt24FiHeCY8RQQMx&#10;9vEWhzaEqtMgcbYi/+Nv9wkP5kLLWYuRK3n4vhZecWY+W3A6zeco+FFYjoJdNxeE8u9joTiZRRj4&#10;aEZRe2oesQ0W6RWohJV4q+TLUbyI/eBjm0i1WGQQptCJeG3vnUyuUzcStx66R+HdQMAI6t7QOIxi&#10;9oqHPTYTxS3WEWzMJE0F7as4FBoTnGk+bJu0Il7+Z9TzTpz/BgAA//8DAFBLAwQUAAYACAAAACEA&#10;6JhCtNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnBm901Sg0xmyKigicx&#10;ldLeptkxCcnOhuy2Tf69Wy96GXi8xzdfvppsL440+taxhtuFAkFcOdNyreFr/XqTgvAB2WDvmDTM&#10;5GFVXF7kmBl34k86lqEWEcI+Qw1NCEMmpa8asugXbiCO3bcbLYYYx1qaEU8RbnuZKLWUFluOHxoc&#10;6LmhqisPVoOa33bLrpzfKXn5uN9005ZxvdX6+mp6egQRaAp/YzjrR3UootPeHdh40UdG3P3ec6fu&#10;kpj3GtKHFGSRy//2xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQWSnRX4CAABbBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6JhCtNoAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:shape id="Textové pole 142" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:516pt;height:43.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-top-percent:850;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-top-percent:850;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTxLfOXQIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wi0o60QoWJUTJOq&#10;tiqd+mwcG6I5Pu9sSNhfv7OTQMX20mkvzsX3+7vvPL1tKsP2Cn0JNuejwZAzZSUUpd3k/PvL8tMN&#10;Zz4IWwgDVuX8oDy/nX38MK3dRF3AFkyhkFEQ6ye1y/k2BDfJMi+3qhJ+AE5ZUmrASgT6xU1WoKgp&#10;emWyi+HwKqsBC4cglfd0e9cq+SzF11rJ8Ki1V4GZnFNtIZ2YznU8s9lUTDYo3LaUXRniH6qoRGkp&#10;6THUnQiC7bD8I1RVSgQPOgwkVBloXUqVeqBuRsOzblZb4VTqhcDx7giT/39h5cN+5Z6QheYLNDTA&#10;CEjt/MTTZeyn0VjFL1XKSE8QHo6wqSYwSZdX4/ElzYIzSbrx+Pr65nMMk528HfrwVUHFopBzpLEk&#10;tMT+3ofWtDeJySwsS2PSaIxlNWW4HA+Tw1FDwY2NtioNuQtzqjxJ4WBUtDH2WWlWFqmBeJHopRYG&#10;2V4QMYSUyobUe4pL1tFKUxHvcezsT1W9x7nto88MNhydq9ICpu7Pyi5+9CXr1p4wf9N3FEOzbrqJ&#10;rqE40KAR2h3wTi5Lmsa98OFJIJGeBkiLHB7p0AYIdegkzraAv/52H+2Ji6TlrKYlyrn/uROoODPf&#10;LLE0blwvYC+se8HuqgUQ/CN6IpxMIjlgML2oEapX2u95zEIqYSXlyvm6FxehXWV6H6Saz5MR7ZUT&#10;4d6unIyh4zQit16aV4GuI2Ag6j5Av15icsbD1jYRxc13gdiYSBoBbVHsgKadTDTv3o+49G//k9Xp&#10;lZv9BgAA//8DAFBLAwQUAAYACAAAACEA6JhCtNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBCF74L/YRnBm901Sg0xmyKigicxldLeptkxCcnOhuy2Tf69Wy96GXi8xzdfvppsL440+tax&#10;htuFAkFcOdNyreFr/XqTgvAB2WDvmDTM5GFVXF7kmBl34k86lqEWEcI+Qw1NCEMmpa8asugXbiCO&#10;3bcbLYYYx1qaEU8RbnuZKLWUFluOHxoc6LmhqisPVoOa33bLrpzfKXn5uN9005ZxvdX6+mp6egQR&#10;aAp/YzjrR3UootPeHdh40UdG3P3ec6fukpj3GtKHFGSRy//2xQ8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAU8S3zl0CAAAtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA6JhCtNoAAAAFAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                     <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:b/>
                               <w:caps/>
                               <w:sz w:val="44"/>
                               <w:szCs w:val="44"/>
                             </w:rPr>
                             <w:alias w:val="Datum"/>
                             <w:tag w:val=""/>
                             <w:id w:val="197127006"/>
                             <w:showingPlcHdr/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                             <w:date>
                               <w:dateFormat w:val="d. MMMM yyyy"/>
                               <w:lid w:val="cs-CZ"/>
                               <w:storeMappedDataAs w:val="dateTime"/>
                               <w:calendar w:val="gregorian"/>
                             </w:date>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:p w14:paraId="1B91DB7D" w14:textId="77777777" w:rsidR="00014216" w:rsidRPr="00E46A9E" w:rsidRDefault="00014216" w:rsidP="007751A5">
+                            <w:p w14:paraId="50018CA3" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="00E46A9E" w:rsidRDefault="0054777C" w:rsidP="007751A5">
                               <w:pPr>
                                 <w:pStyle w:val="Bezmezer"/>
                                 <w:spacing w:after="40"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:caps/>
                                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:caps/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">     </w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
-                        <w:p w14:paraId="459E10A8" w14:textId="77777777" w:rsidR="00014216" w:rsidRPr="00E46A9E" w:rsidRDefault="00014216">
+                        <w:p w14:paraId="667D3C61" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="00E46A9E" w:rsidRDefault="00B55FD9">
                           <w:pPr>
                             <w:pStyle w:val="Bezmezer"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:caps/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:alias w:val="Společnost"/>
                               <w:tag w:val=""/>
                               <w:id w:val="1390145197"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                               <w:text/>
                             </w:sdtPr>
+                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidRPr="00E46A9E">
+                              <w:r w:rsidR="0054777C" w:rsidRPr="00E46A9E">
                                 <w:rPr>
                                   <w:b/>
                                   <w:caps/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>mateřská škola, ostrava – poruba, Oty synka 1834, příspěvková organizace</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="5BF1CEBD" w14:textId="77777777" w:rsidR="00014216" w:rsidRPr="00E46A9E" w:rsidRDefault="00014216">
+                        <w:p w14:paraId="6D82360B" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="00E46A9E" w:rsidRDefault="00B55FD9">
                           <w:pPr>
                             <w:pStyle w:val="Bezmezer"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:alias w:val="Adresa"/>
                               <w:tag w:val=""/>
                               <w:id w:val="-726379553"/>
                               <w:showingPlcHdr/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                               <w:text/>
                             </w:sdtPr>
+                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidRPr="00E46A9E">
+                              <w:r w:rsidR="0054777C" w:rsidRPr="00E46A9E">
                                 <w:rPr>
                                   <w:b/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">     </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap anchorx="margin" anchory="page"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidRPr="00E46A9E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00E46A9E">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EF216EA" wp14:editId="4865CD20">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23A5F92C" wp14:editId="3154DC56">
                 <wp:extent cx="3930650" cy="4032250"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:docPr id="4" name="Obrázek 3" descr="C:\Users\glajcova\Desktop\znacka-male-deti.jpg">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F1F431F-2852-44A7-9C8E-155483DAF85E}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="Obrázek 3" descr="C:\Users\glajcova\Desktop\znacka-male-deti.jpg">
                           <a:extLst>
                             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F1F431F-2852-44A7-9C8E-155483DAF85E}"/>
                             </a:ext>
                           </a:extLst>
                         </pic:cNvPr>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId9">
+                        <a:blip r:embed="rId12">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3931046" cy="4032656"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="669518C0" w14:textId="77777777" w:rsidR="00E46A9E" w:rsidRDefault="00E46A9E">
+        <w:p w14:paraId="2BA7F0BC" w14:textId="7FA69C05" w:rsidR="00E46A9E" w:rsidRPr="0054777C" w:rsidRDefault="00E46A9E">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:br w:type="page"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="00E373C4" w14:textId="77777777" w:rsidR="00E46A9E" w:rsidRDefault="00E46A9E"/>
-    <w:p w14:paraId="30DCDCE7" w14:textId="77777777" w:rsidR="00E46A9E" w:rsidRPr="004D2030" w:rsidRDefault="00E46A9E">
+    <w:p w14:paraId="64CB1670" w14:textId="77777777" w:rsidR="00E46A9E" w:rsidRPr="004D2030" w:rsidRDefault="00E46A9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="54"/>
         <w:tblW w:w="9426" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4670"/>
         <w:gridCol w:w="4756"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00821BEA" w14:paraId="1496C14B" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="5D1DED9A" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24135453" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00D01884" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="5E28C517" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D01884">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Mateřská škola, Ostrava – Poruba, Oty Synka 1834, příspěvková organizace</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00821BEA" w14:paraId="7933B2D5" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="571FB930" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="768220DD" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00986E62" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="60311C83" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986E62">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>školní řád</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00821BEA" w14:paraId="7453F953" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="79E9B0F3" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F60973B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00821BEA" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="771039FB" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00821BEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Č.j.:          Spisový znak     Skartační znak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47968408" w14:textId="3D2E001F" w:rsidR="00A325AC" w:rsidRPr="00821BEA" w:rsidRDefault="00DF7BD4" w:rsidP="00A325AC">
+          <w:p w14:paraId="448D4054" w14:textId="11613540" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00DF7BD4" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0054777C">
               <w:rPr>
                 <w:rStyle w:val="bold"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">        OSYN/0</w:t>
             </w:r>
-            <w:r w:rsidR="00014216">
+            <w:r w:rsidR="00987879">
               <w:rPr>
                 <w:rStyle w:val="bold"/>
-              </w:rPr>
-              <w:t>392</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>549</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0054777C">
               <w:rPr>
                 <w:rStyle w:val="bold"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="008761E4">
+            <w:r w:rsidR="00471727">
               <w:rPr>
                 <w:rStyle w:val="bold"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0054777C">
               <w:rPr>
                 <w:rStyle w:val="bold"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>/aj</w:t>
             </w:r>
-            <w:r w:rsidR="00F25A31">
+            <w:r w:rsidR="00F25A31" w:rsidRPr="0054777C">
               <w:rPr>
                 <w:rStyle w:val="bold"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidR="00A325AC">
-[...15 lines deleted...]
-              <w:t>S/5</w:t>
+            <w:r w:rsidR="00A325AC" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2. 1                 S/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00821BEA" w14:paraId="07535322" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="02EE06BF" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5490DDDC" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00821BEA" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="153663B3" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00821BEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Vypracoval:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549C32BD" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00821BEA" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="629B8299" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:pStyle w:val="DefinitionTerm"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">, ředitelka školy </w:t>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alena Janíčková, ředitelka školy </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00821BEA" w14:paraId="4D77D2FA" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="7C1DF81A" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22A8E3FE" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00821BEA" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="008574BA" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00821BEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Schválil:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="443F5A4B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00821BEA" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="1ADBC4EA" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>, ředitelka školy</w:t>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Alena Janíčková, ředitelka školy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00821BEA" w14:paraId="6718B3CB" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="1E815DDD" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08E59199" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00821BEA" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="24C3E5DC" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00821BEA">
-[...9 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pedagogická rada projednala dne:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0F46B6" w14:textId="78D25C72" w:rsidR="00A325AC" w:rsidRPr="00834B1E" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="0A55F414" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>31. 08. 202</w:t>
             </w:r>
-            <w:r w:rsidR="003D6E28">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00AA71E3" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00821BEA" w14:paraId="07089FC9" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="1A642094" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39B6605E" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00821BEA" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="63FA9C68" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> nabývá platnosti ode dne:</w:t>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Školní řád nabývá účinnosti ode dne:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4756" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="249BC606" w14:textId="3C4ED03F" w:rsidR="00A325AC" w:rsidRPr="00821BEA" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="204F39AB" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>01. 09. 202</w:t>
             </w:r>
-            <w:r w:rsidR="003D6E28">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00AA71E3" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> do vydání nového ŠŘ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70E6A00F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00834B1E">
+    <w:p w14:paraId="0E427DDF" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00834B1E">
       <w:pPr>
         <w:pStyle w:val="Nzev"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="25"/>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="2498"/>
         <w:gridCol w:w="2310"/>
         <w:gridCol w:w="2534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="77948954" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="440160C3" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A974893" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="27E39F04" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Údaje o škole </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78C8033E" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="62582F79" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zřizovatel: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C316B8B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="6C2218AF" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EF77D72" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="7319E8B5" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SMO, Městský obvod Poruba </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="2769A556" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="200301D0" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="186552BB" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="03EA002C" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Právní norma: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0223831D" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="4315379B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">příspěvková organizace </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="0BC0F13F" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="53547340" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF897C2" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="2E694D7F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Statutární orgán </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE2AAD8" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="18CEDF2D" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ředitelka mateřské školy – </w:t>
             </w:r>
-            <w:r w:rsidR="0090000B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="0090000B" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alena Janíčková</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="488AEE9C" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="5ABEC776" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="03F3AA06" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="69D6370A" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Typ zařízení: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35CE5B22" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="5A0A5DD6" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">mateřská škola s celodenním provozem </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="321A5B31" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="4C21B054" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="14F0A68C" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="63F6E935" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Název: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F321476" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="125D9350" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mateřská škola Ostrava – Poruba, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F47D745" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="2AE91D9C" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Oty Synka 1834, příspěvková organizace </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="5B4C4A63" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="303D3140" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="38293AA5" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="43766B5F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresa: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="20BBAF99" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="3101E1B9" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Oty Synka 1834/10, Poruba 708 00 Ostrava </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="515F0D03" w14:textId="77777777" w:rsidTr="008761E4">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="44E27591" w14:textId="77777777" w:rsidTr="008761E4">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18CE8E96" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="3697432F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4740C312" w14:textId="4C8A8D36" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="008761E4" w:rsidP="00A325AC">
+          <w:p w14:paraId="63F9413B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="008761E4" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>reditelka@msotysynka.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A885452" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="6C48687F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B178BE7" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="30DDB7D7" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www.msotysynka.cz </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="67FC7DD1" w14:textId="77777777" w:rsidTr="008761E4">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="04749E3D" w14:textId="77777777" w:rsidTr="008761E4">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4682FBBD" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="3EC519F0" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A005EB9" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="2A80D2FF" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">+420 596 954 410 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3EA99C" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="2B2B4D11" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobil: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFDADAC" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="37384324" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">+420 720 372 430 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="0C92E93C" w14:textId="77777777" w:rsidTr="008761E4">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="1074562E" w14:textId="77777777" w:rsidTr="008761E4">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C73AF10" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="08E73BB1" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Datová schránka:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0FE77B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="29E9AB40" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>m27kwkm</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">m27kwkm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46303E63" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="045B87B3" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D63A99" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="4671A283" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="4AD1F57E" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="3DD5F8C7" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0A5A9D" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="5A1AED57" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IČO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57434599" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="560FF926" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">70984689 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="2E086476" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="258E4189" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="73C3C6BA" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="54B5B931" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kapacita MŠ: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="38ABB340" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="5A8E70E7" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">109 dětí </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="090476EE" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="6C755823" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1302BDEA" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="5D74E2A9" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provozní doba: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3C7294" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="68284895" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6,00 – 16,30 hodin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B532FF4" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00A325AC">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="6CC33903" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00A325AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="147"/>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="2782"/>
         <w:gridCol w:w="2310"/>
         <w:gridCol w:w="2534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00236319" w14:paraId="2CBEC6D9" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="0B37F5A2" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="11634C8E" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00986E62" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="186F2380" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986E62">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Odloučené pracoviště</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Odloučené pracoviště:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="297C9DCF" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="7AB19F44" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t>Mateřská škola, L. Podéště 1873</w:t>
+              <w:t xml:space="preserve">Mateřská škola, L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Podéště</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="5E5EC9F8" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="557247BA" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDF3299" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="0062720B" w:rsidP="00A325AC">
+          <w:p w14:paraId="7CD6FA20" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="0062720B" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zástupkyně ředitelky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="66A4E129" w14:textId="15A2F6AA" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="003B2B44" w:rsidP="00A325AC">
+          <w:p w14:paraId="5E469941" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="003B2B44" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bc. Hana Kellerová</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="2F494CE0" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="7840C3AB" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="75771465" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="1C3680BE" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Typ zařízení: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="745656B5" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="71F5A827" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">mateřská škola s celodenním provozem </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="7F41750B" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="51DFB7AA" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A16EF3D" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="679F7FB7" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresa: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE4C409" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="6CF36E6A" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Podéště 1873, Poruba 708 00 Ostrava </w:t>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Podéště</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1873, Poruba 708 00 Ostrava </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="7FF59685" w14:textId="77777777" w:rsidTr="008761E4">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="6389AA7E" w14:textId="77777777" w:rsidTr="008761E4">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3416CB" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="0E95E8FA" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="225B1D86" w14:textId="6DE64205" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="008761E4" w:rsidP="00A325AC">
+          <w:p w14:paraId="281767BC" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="008761E4" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mspodeste@msotysynka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8864DD" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="24F35185" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37923B31" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="258B13F7" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www.msotysynka.cz </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="5E9124AA" w14:textId="77777777" w:rsidTr="008761E4">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="727B34B9" w14:textId="77777777" w:rsidTr="008761E4">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9C76B6" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="335E93B8" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C82EA7A" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="4E55BB8E" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">+420 596 954 226 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="156A134E" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="4A091BE4" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobil: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="217347AB" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="5A7FC37B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">+420 724 967 712 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="7E2ABD03" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="2C07128C" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01387AC8" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="7BA2A4C0" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IČO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECB0925" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="29974A38" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">70984689 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="588E1E9F" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="25F18F9E" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="48A2091C" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="265F5449" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kapacita MŠ: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B445C1B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="32313CAD" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">109 dětí </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="0E8F29C3" w14:textId="77777777" w:rsidTr="00A325AC">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="6E55C0B9" w14:textId="77777777" w:rsidTr="00A325AC">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F39970C" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="3F1F60E9" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provozní doba: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6486AB" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="31D5B38C" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6,00 – 16,30 hodin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2541D6F0" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="6ACF6241" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="155"/>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="2534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00236319" w14:paraId="451C1964" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="621287A5" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="69DF7865" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="00986E62" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="30F94AEE" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00986E62">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Odloučené pracoviště</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Odloučené pracoviště:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1AB846" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="66BC54EA" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mateřská škola, </w:t>
-[...9 lines deleted...]
-              <w:t>O. Jeremiáše 1985</w:t>
+              <w:t>Mateřská škola, O. Jeremiáše 1985</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="237B94BE" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="73A9A0F4" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6206E180" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="0062720B" w:rsidP="00A325AC">
+          <w:p w14:paraId="7BEAC1B2" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="0062720B" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
-            <w:r w:rsidR="00A325AC" w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00A325AC" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ástupkyně ředitelky </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D05D2FA" w14:textId="68E1859C" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="0062720B" w:rsidP="00A325AC">
+          <w:p w14:paraId="7815B40F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="0062720B" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniela </w:t>
             </w:r>
-            <w:r w:rsidR="003B2B44">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="003B2B44" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kalmusová</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="792988E1" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="4E8AE853" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57060148" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="4D909412" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Typ zařízení: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6C1335" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="3E8D51E1" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">mateřská škola s celodenním provozem </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="1AF4268D" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="663AC844" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="49751B85" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="41FF8BD9" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresa: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAD99DB" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="03A4D98E" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O. Jeremiáše 1985, Poruba 708 00 Ostrava </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="4A4A50B6" w14:textId="77777777" w:rsidTr="008761E4">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="32358F70" w14:textId="77777777" w:rsidTr="008761E4">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2377A759" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="7821D4EE" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="405BB6AE" w14:textId="55263F34" w:rsidR="00A325AC" w:rsidRPr="00E50D25" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="44F2B4CF" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E50D25">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ms</w:t>
             </w:r>
-            <w:r w:rsidR="008761E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="008761E4" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>jeremiase@msotysynka.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="197C17A4" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="2E0F36E7" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48A3ADAB" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="18B9FD42" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www.msotysynka.cz </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="164F938E" w14:textId="77777777" w:rsidTr="008761E4">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="75F56CAD" w14:textId="77777777" w:rsidTr="008761E4">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20073CEC" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="4BCC99F2" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B8E54D" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="033AC617" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">+420 596 954 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">+420 596 954 490 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6041A452" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="00CE066C" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobil: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5149C677" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="7AD91B33" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>+420</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">+420 775 611 539 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="236B9334" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="7289C0EC" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="05DC7DA4" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="6357314A" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IČO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="76CCA1E4" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="230ADB3F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">70984689 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="5A8D1547" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="2D9CF8FD" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="70FAF09A" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="29BB110D" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kapacita MŠ: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65ED456B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="0889E82F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>54</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> dětí </w:t>
+              <w:t xml:space="preserve">54 dětí </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="65E28911" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="149ECFA8" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="717624D9" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="7A08D84D" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Provozní doba: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7093CA" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="405EEC5F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6,00 – 16,30 hodin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="00236319" w14:paraId="16C54A6C" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="7310600E" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EB14577" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="2B911D06" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Školní jídelna</w:t>
-[...10 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Školní jídelna:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31C2BC79" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="79134379" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>v MŠ O. Synka 1834 a MŠ L. Podéště 1873</w:t>
+              <w:t xml:space="preserve">v MŠ O. Synka 1834 a MŠ L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Podéště</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="18B1F9AF" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="6C188D58" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29C4CA42" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="5641F6E4" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Školní výdejna:</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Školní výdejna: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D900237" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="3BA961C5" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>v MŠ O. Jeremiáše 1985</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">v MŠ O. Jeremiáše 1985 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="4E857A9D" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="5FA970BF" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EC4723B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="04F34D74" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Vedoucí:</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Vedoucí: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="515F4276" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="04EEFE96" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Eva Pihíková</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Eva Pihíková </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="4A1B1291" w14:textId="77777777" w:rsidTr="008761E4">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="033BACEC" w14:textId="77777777" w:rsidTr="008761E4">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71BDB964" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="02572855" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167E21CC" w14:textId="7766CD67" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="64B2E94B" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>jídelna</w:t>
             </w:r>
-            <w:r w:rsidR="004F3534">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004F3534" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>@msotysynka.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE35B4F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="3EACC6BA" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5032DB7C" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="0550AE4F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www.msotysynka.cz </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A325AC" w:rsidRPr="008E35BB" w14:paraId="0C55D657" w14:textId="77777777" w:rsidTr="008761E4">
+      <w:tr w:rsidR="00A325AC" w:rsidRPr="0054777C" w14:paraId="582BBC24" w14:textId="77777777" w:rsidTr="008761E4">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA41B72" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="23659142" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31BDA4EE" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="0A825B50" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="536D00FF" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="45F5B75F" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobil: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17CC1BDE" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="008E35BB" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
+          <w:p w14:paraId="7E8890E6" w14:textId="77777777" w:rsidR="00A325AC" w:rsidRPr="0054777C" w:rsidRDefault="00A325AC" w:rsidP="00A325AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>+420</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">+420 724 928 768 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="540C6E0B" w14:textId="77777777" w:rsidR="002F2086" w:rsidRPr="00831527" w:rsidRDefault="002F2086" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="20DDA332" w14:textId="77777777" w:rsidR="002F2086" w:rsidRPr="0054777C" w:rsidRDefault="002F2086" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="2534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C24EA" w:rsidRPr="008E35BB" w14:paraId="6B0487CD" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="006C24EA" w:rsidRPr="0054777C" w14:paraId="3F4F0BF6" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BE67CCD" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="71CA8123" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Asistentka ředitelky:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="544EB863" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="00C922F7" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="00AA71E3" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Romana Liparová</w:t>
+              <w:t>Nikola Ramíková</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C24EA" w:rsidRPr="008E35BB" w14:paraId="0E2C925E" w14:textId="77777777" w:rsidTr="006C24EA">
+      <w:tr w:rsidR="006C24EA" w:rsidRPr="0054777C" w14:paraId="1DB2D7A8" w14:textId="77777777" w:rsidTr="006C24EA">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27DABB82" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="568AB8FB" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kancelář:</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Kancelář: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D5843C5" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="22E7479B" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>v MŠ O. Synka 1834/10</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">v MŠ O. Synka 1834/10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C24EA" w:rsidRPr="008E35BB" w14:paraId="2D417D4A" w14:textId="77777777" w:rsidTr="004F3534">
+      <w:tr w:rsidR="006C24EA" w:rsidRPr="0054777C" w14:paraId="2FFCBA6F" w14:textId="77777777" w:rsidTr="004F3534">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF7E3A8" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="71081368" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E5971E" w14:textId="42C3DC23" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="004F3534" w:rsidP="006C24EA">
+          <w:p w14:paraId="5DDD72A4" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="004F3534" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kancelar@msotysynka.cz</w:t>
             </w:r>
-            <w:r w:rsidR="006C24EA" w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="006C24EA" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E35A1B" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="1383F325" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D04691D" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="481385B1" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www.msotysynka.cz </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C24EA" w:rsidRPr="008E35BB" w14:paraId="23056EE9" w14:textId="77777777" w:rsidTr="004F3534">
+      <w:tr w:rsidR="006C24EA" w:rsidRPr="0054777C" w14:paraId="7862CBCE" w14:textId="77777777" w:rsidTr="004F3534">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44704E2F" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="0D88F3B8" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="237433CC" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="00AF0981" w:rsidP="006C24EA">
+          <w:p w14:paraId="59FA8095" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="00AF0981" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>+420 596 954 410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF3E0F7" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="7A23AA71" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobil: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160A44FE" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="008E35BB" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
+          <w:p w14:paraId="454EBAD8" w14:textId="77777777" w:rsidR="006C24EA" w:rsidRPr="0054777C" w:rsidRDefault="006C24EA" w:rsidP="006C24EA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="227CA1AF" w14:textId="77777777" w:rsidR="00421975" w:rsidRPr="006C24EA" w:rsidRDefault="00421975" w:rsidP="00C82F5E">
-[...8 lines deleted...]
-    <w:p w14:paraId="22538387" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="013187CA" w14:textId="77777777" w:rsidR="00421975" w:rsidRPr="0054777C" w:rsidRDefault="00421975" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6432FDDD" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="2782"/>
         <w:gridCol w:w="2310"/>
         <w:gridCol w:w="2534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00997984" w:rsidRPr="00236319" w14:paraId="12B9FADF" w14:textId="77777777" w:rsidTr="006B61F2">
+      <w:tr w:rsidR="00997984" w:rsidRPr="0054777C" w14:paraId="1E62EAE4" w14:textId="77777777" w:rsidTr="006B61F2">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78E99A6C" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="1341EAF2" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Samostatná účetní</w:t>
-[...10 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Samostatná účetní:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D60CE8" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="62DEF4D1" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00AA71E3" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Eva Rychlá</w:t>
+              <w:t>Romana Liparová</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997984" w:rsidRPr="008E35BB" w14:paraId="3BBF783C" w14:textId="77777777" w:rsidTr="006B61F2">
+      <w:tr w:rsidR="00997984" w:rsidRPr="0054777C" w14:paraId="38E1D3D5" w14:textId="77777777" w:rsidTr="006B61F2">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03DA07A5" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+          <w:p w14:paraId="53D9F50F" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kancelář</w:t>
             </w:r>
-            <w:r w:rsidR="00997984">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00997984" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E63F51E" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="6B9B1E2F" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">v MŠ O. </w:t>
             </w:r>
-            <w:r w:rsidR="007E06E9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="007E06E9" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Synka 1834/10</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997984" w:rsidRPr="008E35BB" w14:paraId="497613C5" w14:textId="77777777" w:rsidTr="004F3534">
+      <w:tr w:rsidR="00997984" w:rsidRPr="0054777C" w14:paraId="61425030" w14:textId="77777777" w:rsidTr="004F3534">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7464B2" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="4A885570" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B47E4C4" w14:textId="701006E7" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="004F3534" w:rsidP="00C82F5E">
+          <w:p w14:paraId="6B429954" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="004F3534" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ekonomka@msotysynka.cz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="102026D2" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="75011E14" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7E0441" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="46EBDB21" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">www.msotysynka.cz </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997984" w:rsidRPr="008E35BB" w14:paraId="313CC203" w14:textId="77777777" w:rsidTr="004F3534">
+      <w:tr w:rsidR="00997984" w:rsidRPr="0054777C" w14:paraId="09E25E4D" w14:textId="77777777" w:rsidTr="004F3534">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E14475" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="480B1B0D" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0C18D1" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="6D19A4DA" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D20DB5F" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="0BD624F4" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobil: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008CB65D" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="008E35BB" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+          <w:p w14:paraId="31544B88" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>+420</w:t>
             </w:r>
-            <w:r w:rsidR="007E06E9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="007E06E9" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> 725 550 693</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E35BB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02EBB7B9" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="4C4864CC" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27F3EFE4" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="104FC220" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5446B816" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="5ED6FB32" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38110A4F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="786FA87E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00C5407C" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="6E9FE939" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A4788F9" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="07C32EDD" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="155E8D94" w14:textId="77777777" w:rsidR="00A562EB" w:rsidRDefault="00A562EB" w:rsidP="00C82F5E">
+    <w:p w14:paraId="65E99133" w14:textId="77777777" w:rsidR="00A562EB" w:rsidRPr="0054777C" w:rsidRDefault="00A562EB" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676A32EE" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="4C744537" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7030B394" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="23903A34" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1766387E" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="6F15B3F4" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4791F9D6" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="2EA59A64" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="462A6C32" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="2220C6D2" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="648591C1" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="5E782D9F" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73357FE9" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="437B039B" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="667915F0" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="614618CA" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4B819C" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="5931E229" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B82D51" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="69BE247F" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51AF48A1" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="3E8B01AA" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C8217E9" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="75CBB550" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35DC342A" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="22F7C71C" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BCA0606" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="169E3931" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7055FB0E" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="4F04D33C" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8D30FD" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRDefault="00C82F5E" w:rsidP="00C82F5E">
+    <w:p w14:paraId="072874C0" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRPr="0054777C" w:rsidRDefault="00C82F5E" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C9D18C7" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="361395F5" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51CC4CFA" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="286CB84A" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B205FD" w14:textId="77777777" w:rsidR="00E50D25" w:rsidRDefault="00E50D25" w:rsidP="00C82F5E">
+    <w:p w14:paraId="6DE6B204" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="399C755B" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="46483A11" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE86655" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAAA1A4" w14:textId="77777777" w:rsidR="007E06E9" w:rsidRPr="0054777C" w:rsidRDefault="007E06E9" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16081DD2" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506CC3E6" w14:textId="77777777" w:rsidR="00E50D25" w:rsidRPr="0054777C" w:rsidRDefault="00E50D25" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A43AC0" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:right="-567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Obsah</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424EF19C" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00271FE7" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="726EBCAD" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:right="-567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6997C76F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="1D492C77" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="006F3514" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006F3514" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ÚVODNÍ USTANOVENÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECADE63" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="1B3B8F33" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="47C27FD7" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F15352" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidR="006F3514" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006F3514" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Práva a povinnostI účastníků předškolního vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAF28F6" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00E8230E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="031648AF" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E8230E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Základní práva dětí přijatých k předškolnímu vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C30E47" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00E8230E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="08EF1787" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Povinnosti dětí přijatých k předškolnímu vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B079A61" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00E8230E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="57664121" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Základní práva zákonných zástupců při předškolním vzdělávání dětí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBA33E2" w14:textId="77777777" w:rsidR="00E8230E" w:rsidRPr="004E7472" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="08DD6A78" w14:textId="77777777" w:rsidR="00E8230E" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Povinnosti zákonných zástupců</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B654B3A" w14:textId="77777777" w:rsidR="00BC06CF" w:rsidRDefault="00BC06CF" w:rsidP="00345E1D">
+    <w:p w14:paraId="314A3FD5" w14:textId="77777777" w:rsidR="00BC06CF" w:rsidRPr="0054777C" w:rsidRDefault="00BC06CF" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Systém péče o děti s podpůrným opatřením</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0803E004" w14:textId="77777777" w:rsidR="00BC06CF" w:rsidRPr="00E8230E" w:rsidRDefault="00BC06CF" w:rsidP="00345E1D">
+    <w:p w14:paraId="087F97BD" w14:textId="77777777" w:rsidR="00BC06CF" w:rsidRPr="0054777C" w:rsidRDefault="00BC06CF" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vzdělávání nadaných dětí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B5BB2B" w14:textId="77777777" w:rsidR="00E8230E" w:rsidRPr="00831527" w:rsidRDefault="00E8230E" w:rsidP="00E8230E">
+    <w:p w14:paraId="21ECDA78" w14:textId="77777777" w:rsidR="00E8230E" w:rsidRPr="0054777C" w:rsidRDefault="00E8230E" w:rsidP="00E8230E">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="31DA1F90" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1685F8E6" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAA5816" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="0054777C">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
-      <w:r w:rsidR="006F3514" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006F3514" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> upřesnění podmínek pro přijetí a ukončení vzdělávání DÍTĚTE </w:t>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">upřesnění podmínek pro přijetí a ukončení vzdělávání </w:t>
+      </w:r>
+      <w:r w:rsidR="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>V MATEŘSKÉ škole</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="645A171C" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="009E102C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÍTĚTE </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3514" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t> MATEŘSKÉ škole</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E02173D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Přijetí dítěte k předškolnímu vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F357D90" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
+    <w:p w14:paraId="5142516E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Povinné předškolní vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721EE8D5" w14:textId="77777777" w:rsidR="00EB32A0" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
+    <w:p w14:paraId="783AD3BB" w14:textId="77777777" w:rsidR="00EB32A0" w:rsidRPr="0054777C" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Omlouvání nepřítomnost dítěte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D72665" w14:textId="77777777" w:rsidR="00EB32A0" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
+    <w:p w14:paraId="03D9A6EC" w14:textId="77777777" w:rsidR="00EB32A0" w:rsidRPr="0054777C" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Individuální vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E8C3A4" w14:textId="77777777" w:rsidR="00EB32A0" w:rsidRPr="00C177DC" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
+    <w:p w14:paraId="4FE5541F" w14:textId="77777777" w:rsidR="00EB32A0" w:rsidRPr="0054777C" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB32A0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ředitelka MŠ rozhodne o u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB32A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">končení individuálního vzdělávání dítěte </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB32A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>(§ 34 b odst. 4)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB32A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA620FA" w14:textId="77777777" w:rsidR="00EB32A0" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
+    <w:p w14:paraId="2BD8FF6E" w14:textId="77777777" w:rsidR="00EB32A0" w:rsidRPr="0054777C" w:rsidRDefault="00EB32A0" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitelka MŠ může rozhodnout o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB32A0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ukončení vzdělávání dítěte v MŠ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB32A0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (podle § 35 školského zákona</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624BEBB6" w14:textId="77777777" w:rsidR="005E3627" w:rsidRDefault="005E3627" w:rsidP="005E3627">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="3ECBF474" w14:textId="77777777" w:rsidR="005E3627" w:rsidRDefault="005E3627" w:rsidP="005E3627">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316DE9A6" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="005E3627">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A9412C" w14:textId="77777777" w:rsidR="005E3627" w:rsidRPr="0054777C" w:rsidRDefault="00C1202C" w:rsidP="005E3627">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>IV</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0110F9C9" w14:textId="77777777" w:rsidR="00C1202C" w:rsidRDefault="00C1202C" w:rsidP="00345E1D">
+        <w:t>IV. POVINNÉ DISTANČNÍ VZDĚLÁVÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583613D8" w14:textId="77777777" w:rsidR="00C1202C" w:rsidRPr="0054777C" w:rsidRDefault="00C1202C" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Distanční vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034B4986" w14:textId="77777777" w:rsidR="005E5D95" w:rsidRDefault="005E5D95" w:rsidP="00345E1D">
+    <w:p w14:paraId="2DA41DA9" w14:textId="77777777" w:rsidR="005E5D95" w:rsidRPr="0054777C" w:rsidRDefault="005E5D95" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Způsob komunikace při distančním vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A504151" w14:textId="77777777" w:rsidR="005E5D95" w:rsidRDefault="005E5D95" w:rsidP="00345E1D">
+    <w:p w14:paraId="0C12AE38" w14:textId="77777777" w:rsidR="005E5D95" w:rsidRPr="0054777C" w:rsidRDefault="005E5D95" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Distanční vzdělávání průběh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E6A922" w14:textId="77777777" w:rsidR="005E5D95" w:rsidRDefault="005E5D95" w:rsidP="00345E1D">
+    <w:p w14:paraId="43B25B4F" w14:textId="77777777" w:rsidR="005E5D95" w:rsidRPr="0054777C" w:rsidRDefault="005E5D95" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Omlouvání dětí z distančního zdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F373CF" w14:textId="77777777" w:rsidR="005E5D95" w:rsidRDefault="005E5D95" w:rsidP="00345E1D">
+    <w:p w14:paraId="2C65ABAF" w14:textId="77777777" w:rsidR="005E5D95" w:rsidRPr="0054777C" w:rsidRDefault="005E5D95" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Hodnocení vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AED326" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="005E5D95">
-[...7 lines deleted...]
-    <w:p w14:paraId="4DE71186" w14:textId="77777777" w:rsidR="006F3514" w:rsidRPr="00421975" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="53782513" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="005E5D95">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43333533" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="005E5D95">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8CC391" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="0054777C">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="006F3514" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006F3514" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upřesnění výkonu práv a povinnosti zákonných zástupců při vzdělávání </w:t>
-[...61 lines deleted...]
-    <w:p w14:paraId="4536736A" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+        <w:t>Upřesnění výkonu práv a povinnosti zákonných zástupců při vzdělávání dětí a pravidla vzájemných vztahů zákonných zástupců s pedagogickými pracovníky mateřské školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19374395" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Stanovení podmínek pobytu dítěte, způsobu a rozsahu jeho stravování</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F67A94" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="78285D8D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Upřesnění podmínek pro přebírání dětí od zákonných zástupců ke vzdělávání </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0032077F" w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0032077F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>v mateřské škole a pro jejich předávání zákonným zástupcům po ukončení vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC96E23" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="005E5D95" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="3F99F3CB" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Konkretizace způsobu informování zákonných zástupců dětí o průběhu jejich </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0032077F" w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0032077F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vzdělávání a akcích školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6092FD8B" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="005E5D95" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="102A791B" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Konkretizace způsobu omlouvání dětí zákonnými zástupci z každodenního </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0032077F" w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0032077F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vzdělávání a způsobu informování o jejich zdravotním stavu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0215AC9E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="005E5D95" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="4874C9CA" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanovení podmínek pro úhradu úplaty za předškolní vzdělávání a stravného </w:t>
       </w:r>
-      <w:r w:rsidR="0032077F" w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0032077F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="0032077F" w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0032077F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005E5D95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>mateřské škole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148BEB30" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="005E5D95" w:rsidRDefault="00705533" w:rsidP="005E5D95">
-[...18 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="436E2113" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00224DF2" w:rsidRDefault="00705533" w:rsidP="00224DF2">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404244" w:rsidRPr="00224DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Úplata za vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CA5659" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="005E5D95" w:rsidRDefault="00404244" w:rsidP="005E5D95">
-[...9 lines deleted...]
-    <w:p w14:paraId="2B5F70DF" w14:textId="77777777" w:rsidR="00DD37E4" w:rsidRDefault="00DD37E4" w:rsidP="00C82F5E">
+    <w:p w14:paraId="72F7B5CF" w14:textId="77777777" w:rsidR="00520246" w:rsidRDefault="00520246" w:rsidP="0054777C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2406B339" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="0054777C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30165046" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="002F3176">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002F3176" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="006F3514" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006F3514" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> PROVOZ A VNITŘNÍ REŽIM MATEŘSKÉ ŠKOLY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AF3DE7" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="004A28C9" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="63125A9B" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Podmínky provozu a organizace vzdělávání v mateřské škole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E6AC5F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="004A28C9" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="522AC998" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vnitřní denní režim při vzdělávání dětí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6F901B" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="4E84AB87" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0BF81C40" w14:textId="77777777" w:rsidR="006F3514" w:rsidRPr="00421975" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B535AE" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="0054777C">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> VI</w:t>
       </w:r>
-      <w:r w:rsidR="002F3176">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002F3176" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="006F3514" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006F3514" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">PODMÍNKY ZAJIŠTĚNÍ BEZPEČNOSTI A OCHRANY ZDRAVÍ DĚTÍ A JEJICH OCHRANY </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006F3514" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">PŘED </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">       PŘED </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">SOCIÁLNĚ PATOLOGICKÝMI JEVY A PŘED PROJEVY </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOCIÁLNĚ PATOLOGICKÝMI JEVY A PŘED PROJEVY DISKRIMINACE, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">DISKRIMINACE, </w:t>
+      </w:r>
+      <w:r w:rsidR="0032077F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>NEPŘ</w:t>
+      </w:r>
+      <w:r w:rsidR="0032077F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
+        <w:t>ÁTELSTVÍ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0032077F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:tab/>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>NEBO NÁSILÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB3C31B" w14:textId="77777777" w:rsidR="002F2086" w:rsidRPr="00FE04E3" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="0CD933AC" w14:textId="77777777" w:rsidR="002F2086" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Péče o zdraví a bezpečnost dětí při vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1450B322" w14:textId="77777777" w:rsidR="00760F5C" w:rsidRPr="00FE04E3" w:rsidRDefault="00760F5C" w:rsidP="00345E1D">
+    <w:p w14:paraId="03A010B3" w14:textId="77777777" w:rsidR="00760F5C" w:rsidRPr="0054777C" w:rsidRDefault="00760F5C" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ochrana před sociálně patologickými jevy a před projevy diskriminace, nepřátelství nebo násilí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F4EE66" w14:textId="77777777" w:rsidR="00760F5C" w:rsidRPr="004A28C9" w:rsidRDefault="00FE04E3" w:rsidP="00345E1D">
+    <w:p w14:paraId="2EAD53E2" w14:textId="77777777" w:rsidR="00760F5C" w:rsidRPr="0054777C" w:rsidRDefault="00FE04E3" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>První pomoc a ošetření</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6AB119" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="0032077F" w:rsidP="00FE04E3">
+    <w:p w14:paraId="4A77C910" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="0032077F" w:rsidP="00FE04E3">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7118D13D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="70693AFC" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="00FE04E3">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1008BD07" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>VII</w:t>
       </w:r>
-      <w:r w:rsidR="002F3176">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002F3176" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="006F3514" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006F3514" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>zacházení s majetkem mateřské školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60200419" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="004A28C9" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="3A48632D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Chování dětí při zacházení s majetkem mateřské školy v rámci vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474A257F" w14:textId="77777777" w:rsidR="0032077F" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="06118094" w14:textId="77777777" w:rsidR="0032077F" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Povinnosti zákonných zástupců při zacházení s majetkem mateřské školy při jejich  </w:t>
       </w:r>
-      <w:r w:rsidR="002F2086" w:rsidRPr="004A28C9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002F2086" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A28C9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>pobytu v mateřské škole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028D60FE" w14:textId="77777777" w:rsidR="004A28C9" w:rsidRDefault="004A28C9" w:rsidP="004A28C9">
-[...15 lines deleted...]
-    <w:p w14:paraId="05029EB9" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="004A28C9" w:rsidP="00C82F5E">
+    <w:p w14:paraId="687E6F53" w14:textId="77777777" w:rsidR="004A28C9" w:rsidRPr="0054777C" w:rsidRDefault="004A28C9" w:rsidP="004A28C9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5581C0E2" w14:textId="77777777" w:rsidR="004A28C9" w:rsidRPr="0054777C" w:rsidRDefault="004A28C9" w:rsidP="004A28C9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD16FFF" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="004A28C9" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>IX</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>z</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="508FD765" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+        <w:t>zÁVĚREČNÉ USTANOVENÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C277EF" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3947111E" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D7FCDB0" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="76686D28" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B02A5D0" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1F309FC1" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA00456" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="276D6B48" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D3471D" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2BB97D87" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5BDE47" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="06116BC1" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6B3337" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="655F7811" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A98B4B4" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1A8E23C8" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F590A46" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="59FF6FF2" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EBF1B4" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="37766AE9" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A44ACD" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="54F037DF" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D66E18" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1E9C4DF1" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214A5D78" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6D66C78D" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF09AC3" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...99 lines deleted...]
-    <w:p w14:paraId="36818DBA" w14:textId="77777777" w:rsidR="002F3176" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756E0055" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180FA063" w14:textId="77777777" w:rsidR="007942D0" w:rsidRPr="0054777C" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A88B1D6" w14:textId="77777777" w:rsidR="007942D0" w:rsidRPr="0054777C" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591B173D" w14:textId="77777777" w:rsidR="007942D0" w:rsidRPr="0054777C" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F575759" w14:textId="77777777" w:rsidR="007942D0" w:rsidRPr="0054777C" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BEE984" w14:textId="77777777" w:rsidR="007942D0" w:rsidRPr="0054777C" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B115448" w14:textId="77777777" w:rsidR="007942D0" w:rsidRPr="0054777C" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22DB1424" w14:textId="77777777" w:rsidR="007942D0" w:rsidRPr="0054777C" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A07594" w14:textId="77777777" w:rsidR="007942D0" w:rsidRPr="0054777C" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCB9A11" w14:textId="77777777" w:rsidR="007942D0" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE235D9" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D389E19" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1015FDE0" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B93738" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8825B3" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541B335F" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328E9A5B" w14:textId="77777777" w:rsidR="007942D0" w:rsidRPr="0054777C" w:rsidRDefault="007942D0" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C45C8B" w14:textId="77777777" w:rsidR="00860CD4" w:rsidRPr="0054777C" w:rsidRDefault="00860CD4" w:rsidP="00FC1FBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1EFEE9" w14:textId="77777777" w:rsidR="002F3176" w:rsidRPr="0054777C" w:rsidRDefault="002F3176" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2326DC88" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00B35ECC" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23261640" w14:textId="77777777" w:rsidR="00236319" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="0054777C">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Čl. I</w:t>
       </w:r>
-      <w:r w:rsidR="007942D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007942D0" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C421BA" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C421BA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00236319">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00236319" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ZÁKLADNÍ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> USTANOVENÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E71D95" w14:textId="77777777" w:rsidR="003605F1" w:rsidRDefault="00014216" w:rsidP="00C82F5E">
-[...37 lines deleted...]
-    <w:p w14:paraId="29191C5F" w14:textId="77777777" w:rsidR="00AD3C95" w:rsidRPr="00AD3C95" w:rsidRDefault="00AD3C95" w:rsidP="00345E1D">
+    <w:p w14:paraId="0730546B" w14:textId="77777777" w:rsidR="00AD3C95" w:rsidRPr="0054777C" w:rsidRDefault="00AD3C95" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD3C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Školní řád upravuje vzájemné vztahy mezi dětmi, zákonnými zástupci, provozními zaměstnanci a učiteli v průběhu předškolního vzdělávání.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4362432D" w14:textId="77777777" w:rsidR="00AD3C95" w:rsidRPr="00AD3C95" w:rsidRDefault="00AD3C95" w:rsidP="00345E1D">
+    <w:p w14:paraId="64234511" w14:textId="77777777" w:rsidR="00AD3C95" w:rsidRPr="0054777C" w:rsidRDefault="00AD3C95" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD3C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Školní řád je vypracován v souladu s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
-        <w:rPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>§ 30 odst. 1 a 3 zákona č. 561/2004 Sb., o předškolním, základním, středním, vyšším odborném a jiném vzdělávání (školský zákon)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
-        <w:rPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vyhláškou č. 14/2005 Sb., o předškolním vzdělávání</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, ve znění pozdějších předpisů, a dalšími souvisejícími právními předpisy, např. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
-        <w:rPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>zákonem č. 258/2000 Sb., o ochraně veřejného zdraví</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
-        <w:rPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vyhláškou č. 107/2005 Sb., o školním stravování</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
-        <w:rPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>zákonem č. 117/1995 Sb., o státní sociální podpoře</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB7E6F2" w14:textId="77777777" w:rsidR="00AD3C95" w:rsidRPr="00AD3C95" w:rsidRDefault="00AD3C95" w:rsidP="00345E1D">
+    <w:p w14:paraId="381D7FDB" w14:textId="77777777" w:rsidR="00AD3C95" w:rsidRPr="0054777C" w:rsidRDefault="00AD3C95" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD3C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Školní řád je závazným dokumentem pro zákonné zástupce dětí, pedagogické i provozní zaměstnance a vychází také z </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
-        <w:rPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vyhlášky č. 27/2016 Sb., o vzdělávání žáků se speciálními vzdělávacími potřebami</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3C95">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4923A456" w14:textId="77777777" w:rsidR="00AD3C95" w:rsidRPr="00AD3C95" w:rsidRDefault="00014216" w:rsidP="00AD3C95">
-[...6 lines deleted...]
-    <w:p w14:paraId="4A4ADA92" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00AD3C95" w:rsidRDefault="00404244" w:rsidP="00AD3C95">
+    <w:p w14:paraId="5EBED6DD" w14:textId="77777777" w:rsidR="00AD3C95" w:rsidRPr="0054777C" w:rsidRDefault="00AD3C95" w:rsidP="00AD3C95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A45C21D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00AD3C95">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="1004"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4134A69B" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="0054777C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Čl. II</w:t>
       </w:r>
-      <w:r w:rsidR="007942D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007942D0" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C421BA" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C421BA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Práva a povinnosti účastníků předškolního vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD45D43" w14:textId="77777777" w:rsidR="003605F1" w:rsidRDefault="00014216" w:rsidP="00C82F5E">
+    <w:p w14:paraId="1BE85A82" w14:textId="77777777" w:rsidR="003605F1" w:rsidRPr="0054777C" w:rsidRDefault="003605F1" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="18A22332" w14:textId="77777777" w:rsidR="00C421BA" w:rsidRPr="00C421BA" w:rsidRDefault="00C421BA" w:rsidP="00C82F5E">
+    </w:p>
+    <w:p w14:paraId="3BE4EAAB" w14:textId="77777777" w:rsidR="00C421BA" w:rsidRPr="0054777C" w:rsidRDefault="00C421BA" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F2CE87E" w14:textId="77777777" w:rsidR="003605F1" w:rsidRPr="003605F1" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="580B79DC" w14:textId="77777777" w:rsidR="003605F1" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F32BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Základní práva dětí přijatých k předškolnímu vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DFED83" w14:textId="77777777" w:rsidR="00873C42" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="4B4EE1A9" w14:textId="77777777" w:rsidR="00873C42" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dítě má právo na rozvoj osobnosti s podporou jeho zdravého, citového, rozumového a tělesného rozvoje, na osvojení základních pravidel chování, základních životních hodnot a mezilidských vztahů. Dítě má právo získat základní předpoklady pro pokračování ve vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A775DB" w14:textId="77777777" w:rsidR="00873C42" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="2C33EA16" w14:textId="77777777" w:rsidR="00873C42" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dítě se speciálními vzdělávacími potřebami má právo na poskytnutí speciálně pedagogické péče</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70614665" w14:textId="77777777" w:rsidR="00873C42" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="5EA811BA" w14:textId="77777777" w:rsidR="00873C42" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>při vzdělávání mají dále všechny děti práva, která jim zaručuje Listina lidských práv a svobod a Úmluva o právech dítěte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED689D9" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="70BCEE33" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>další práva dětí při vzdělávání vyplývají z ustanovení ostatních článků tohoto školního řádu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67733F18" w14:textId="77777777" w:rsidR="003605F1" w:rsidRPr="00873C42" w:rsidRDefault="003605F1" w:rsidP="003605F1">
+    <w:p w14:paraId="1B0B0E5E" w14:textId="77777777" w:rsidR="003605F1" w:rsidRPr="0054777C" w:rsidRDefault="003605F1" w:rsidP="003605F1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4B485FD3" w14:textId="77777777" w:rsidR="003605F1" w:rsidRPr="003605F1" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1232FF19" w14:textId="77777777" w:rsidR="003605F1" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F32BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Povinnosti dětí přijatých k předškolnímu vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3290EEE8" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="4971187B" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="0054777C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C4FB95" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>rozvíjet základní sebeobslužné návyky přiměřeně věku, individuálním možnostem a vzdělávacím potřebám dítěte; mateřská škola podporuje samostatnost dítěte v průběhu vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F42EE4" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="000F32BA" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Společně se zákonnými zástupci učit děti, aby:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E228B2C" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="17B7974E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">při příchodu do MŠ </w:t>
       </w:r>
-      <w:r w:rsidR="00BC5E6C" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00BC5E6C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">si </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>očistily obuv, přešly do šatny a zde se zdržovaly pouze po dobu převlékání, přešly do třídy, či domů</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E41F313" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="793440D5" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>všechny své věci v šatně udržovaly v pořádku, pěkně uložené ve své přihrádce, která je označena značkou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6316DC71" w14:textId="77777777" w:rsidR="00791153" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="64A81FBE" w14:textId="77777777" w:rsidR="00791153" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>při příchodu do třídy pozdravily a zapojily se do kolektivu, respektovaly své kamarády a neubližovaly si navzájem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F13D242" w14:textId="77777777" w:rsidR="00BC5E6C" w:rsidRPr="00831527" w:rsidRDefault="00BC5E6C" w:rsidP="00C82F5E">
+    <w:p w14:paraId="20D69950" w14:textId="77777777" w:rsidR="00BC5E6C" w:rsidRPr="0054777C" w:rsidRDefault="00BC5E6C" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="36762DCE" w14:textId="77777777" w:rsidR="00BC5E6C" w:rsidRPr="000F32BA" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C44B02" w14:textId="77777777" w:rsidR="00BC5E6C" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F32BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Základní práva zákonných zástupců při předškolním vzdělávání dětí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC80D2D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="7C7E675C" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="0054777C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18503A3F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">získat informace o náplni vzdělávání prostřednictvím Školního vzdělávacího programu, který je veřejně přístupný </w:t>
       </w:r>
-      <w:r w:rsidR="004D425E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004D425E" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>na webových stránkách mateřské školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAE7348" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="58D7463F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B35ECC">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">na informace o průběhu a výsledcích vzdělávání dětí. Konzultovat výchovné i jiné problémy svého dítěte s učitelkou nebo ředitelkou školy ke vzájemné spokojenosti obou stran </w:t>
+      </w:r>
+      <w:r w:rsidR="006B61F2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>(n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>eřešte, prosím, problémy mimo budovu MŠ!)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E89556B" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="55AEC40A" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>na diskrétnost a ochranu informací týkajících se osobního a rodinného života</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359EAF8E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="2CA395B7" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>přispívat svými nápady a náměty k obohacení vzdělávacího programu školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C1B194" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="1AB35E68" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>po dohodě s učitelkou být přítomni vzdělávacím činnostem ve třídě</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C6502F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="6E3975D9" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>požádat o individuální úpravu pravidel stanovených ve školním řádu MŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFEF79C" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="2D6AFD45" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">zapojit se do práce </w:t>
       </w:r>
-      <w:r w:rsidR="00E0642C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00E0642C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>spolku</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> rodičů a zde předkládat a obhajovat potřeby a zájmy ostatních zákonných zástupců a dětí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326E0206" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="7C830838" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>využít individuálně adaptační režim. V průběhu školního roku se mohou zákonní zástupci s ředitelkou školy a třídními učitelkami předem dohodnout na vhodném postupu. Děti nastupující do mateřské školy mají adaptační režim v průběhu prvních týdnů docházky</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41507EAA" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="49DF4979" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>právo podat stížnosti, oznámení a podněty k práci v MŠ. Podněty mohou být předány do poštovní schránky nebo ředitelce školy, která je v zákonné lhůtě vyřídí, nebo postoupí nadřízeným orgánům</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48181B78" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="16128DFC" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="99CC00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE2B105" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="60DDCD05" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F32BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Povinnosti zákonných zástupců</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ADF246" w14:textId="77777777" w:rsidR="00BF546F" w:rsidRPr="000F32BA" w:rsidRDefault="00BF546F" w:rsidP="00BF546F">
+    <w:p w14:paraId="380F15CE" w14:textId="77777777" w:rsidR="00BF546F" w:rsidRPr="0054777C" w:rsidRDefault="00BF546F" w:rsidP="00BF546F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A3418A9" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="35C44346" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Zkladntext2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B35ECC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>zajistit, aby přihlášené dítě docházelo řádně do MŠ a bylo osobně předáno učitelce do</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>třídy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA2CBD6" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="45559A30" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Zkladntext2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>aby při příchodu do MŠ bylo dítě vhodně a čistě upraveno (</w:t>
       </w:r>
-      <w:r w:rsidR="00841FB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00841FB6" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">obuv s plnou patou a špičkou a pevnou bílou podrážkou, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nedávejte, prosím, dětem cenné předměty, sváteční oblečení, které by se mohlo při denních činnostech zničit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F728C50" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="00090167" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Zkladntext2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dokládat důvody nepřítomnosti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dítěte v souladu s podmínkami stanovenými školním řádem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087D9C0D" w14:textId="77777777" w:rsidR="00BF546F" w:rsidRPr="00BF546F" w:rsidRDefault="00BF546F" w:rsidP="00345E1D">
+    <w:p w14:paraId="74877759" w14:textId="77777777" w:rsidR="00BF546F" w:rsidRPr="0054777C" w:rsidRDefault="00BF546F" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>zákonný zástupce je povinen zajistit účast dítěte na s Distanční výuce v období uzavření MŠ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D86108" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="0BFA949C" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="690F6697" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>informovat mateřskou školu o zdravotních obtížích dítěte a dalších skutečnostech, které mohou mít vliv na průběh vzdělávání nebo bezpečnost. Mateřská škola může z důvodu ochrany zdraví ostatních dětí a zaměstnanců neumožnit účast dítěte na vzdělávání, pokud dítě vykazuje zjevné příznaky akutního infekčního onemocnění nebo jeho aktuální zdravotní stav neumožňuje bezpečnou účast na předškolním vzdělávání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2723EEED" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">po vyléčení infekčního onemocnění dítěte (př. </w:t>
       </w:r>
-      <w:r w:rsidR="00BC5E6C" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00BC5E6C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">hepatitida, salmonelóza aj.), </w:t>
       </w:r>
-      <w:r w:rsidR="00271FE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00271FE7" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">zákonní zástupci doloží </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>potvrz</w:t>
       </w:r>
-      <w:r w:rsidR="00DC4DA7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00DC4DA7" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ení</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> od lékaře</w:t>
       </w:r>
-      <w:r w:rsidR="003B20AA" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003B20AA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>, že dítě může do kolektivu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173069A8" w14:textId="59DCD7AB" w:rsidR="00AD3C95" w:rsidRPr="00AD3C95" w:rsidRDefault="00AD3C95" w:rsidP="00345E1D">
+    <w:p w14:paraId="2891D42A" w14:textId="77777777" w:rsidR="00AD3C95" w:rsidRPr="0054777C" w:rsidRDefault="00AD3C95" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...57 lines deleted...]
-    <w:p w14:paraId="34ADB6BF" w14:textId="2448C814" w:rsidR="00404244" w:rsidRPr="00873C42" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci jsou povinni bez zbytečného odkladu oznamovat mateřské škole změny údajů vedených ve školní matrice (např. změna bydliště, telefonního čísla, zdravotní pojišťovny nebo údajů o zdravotní způsobilosti), v souladu s § 28 odst. 4 zákona č.561/2004Sb., školský zákon. Osobní údaje jsou zpracovávány výhradně pro vnitřní potřeby školy a poskytovány pouze oprávněným orgánům státní správy a samosprávy v rozsahu a na základě zákona. Ochrana těchto údajů se řídí platnými předpisy, zejména Obecným nařízením o ochraně osobních údajů (GDPR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D850F78" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>na vyzvání ředitelky školy se osobně účastnit projednání závažných otázek týkajících se</w:t>
       </w:r>
-      <w:r w:rsidR="00873C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00873C42" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00873C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vzdělávání dítěte, porušování provozu MŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07488266" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="74AF61FB" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>v termínech hradit úplatu za předškolní vzdělávání a stravné</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFDE5C9" w14:textId="1FCD5212" w:rsidR="00404244" w:rsidRPr="008F4106" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="074ECFE6" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">dodržovat zákaz kouření </w:t>
       </w:r>
-      <w:r w:rsidR="0086691F" w:rsidRPr="00050960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0086691F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">a používání elektronických cigaret </w:t>
       </w:r>
-      <w:r w:rsidRPr="00050960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>v celém objektu mateřské školy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00050960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00050960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00050960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00050960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>přilehlé zahradě</w:t>
       </w:r>
-      <w:r w:rsidRPr="00050960">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6521D6" w14:textId="77777777" w:rsidR="00002714" w:rsidRPr="001B71C6" w:rsidRDefault="00002714" w:rsidP="00345E1D">
+    <w:p w14:paraId="758A6BD0" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="0054777C">
+      <w:pPr>
+        <w:ind w:left="643"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5712C8" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="0054777C">
+      <w:pPr>
+        <w:ind w:left="643"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59786530" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="0054777C">
+      <w:pPr>
+        <w:ind w:left="643"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACEB6CE" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="0054777C" w:rsidP="0054777C">
+      <w:pPr>
+        <w:ind w:left="643"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6747EAE7" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="0054777C" w:rsidRDefault="00002714" w:rsidP="0054777C">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F32BA">
-        <w:rPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Systé</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="2BD01C6F" w14:textId="77777777" w:rsidR="001B71C6" w:rsidRPr="00C82F5E" w:rsidRDefault="001B71C6" w:rsidP="001B71C6">
+        <w:t>Systém péče o děti s přiznanými podpůrnými opatřením</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0B99AD" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C" w:rsidP="0054777C">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5113620E" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="0054777C" w:rsidRDefault="001F7AAF" w:rsidP="0054777C">
+      <w:pPr>
+        <w:pStyle w:val="Bezmezer"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6ADC22C6" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+        <w:t xml:space="preserve"> PODPŮRNÁ OPATŘENÍ PRVNÍHO STUPNĚ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA5959D" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="0054777C" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitel mateřské školy může rozhodnout o poskytování podpůrných opatření prvního stupně </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4106">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bez doporučení školského poradenského zařízení a bez informovaného souhlasu zákonného zástupce dítěte</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7AAF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Tím není dotčeno právo zákonného zástupce na informace o průběhu a výsledcích vzdělávání dítěte (§ 21 zákona č. 561/2004 Sb., školský zákon).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2F0190" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+    <w:p w14:paraId="3E69A2C5" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="0054777C" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Učitel mateřské školy v takovém případě zpracuje </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4106">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>plán pedagogické podpory</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7AAF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, který popisuje organizaci a hodnocení vzdělávání dítěte, včetně úprav metod a forem práce, a tento plán projedná s ředitelem školy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185BC011" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+    <w:p w14:paraId="7596276B" w14:textId="77777777" w:rsidR="00C10BCA" w:rsidRPr="00E03EFF" w:rsidRDefault="001F7AAF" w:rsidP="00C82F5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Pokud podpůrná opatření prvního stupně nepostačují, doporučí ředitel mateřské školy využití poradenské pomoci školského poradenského zařízení, které posoudí speciální vzdělávací potřeby dítěte (§ 16 odst. 4 a 5 školského zákona, § 2 a § 10 vyhlášky č. 27/2016 Sb., o vzdělávání žáků se speciálními vzdělávacími potřebami a žáků nadaných).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E007C96" w14:textId="77777777" w:rsidR="00C10BCA" w:rsidRDefault="00C10BCA" w:rsidP="00C82F5E">
+    <w:p w14:paraId="1C733B7E" w14:textId="77777777" w:rsidR="00002714" w:rsidRPr="0054777C" w:rsidRDefault="000F32BA" w:rsidP="00C82F5E">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidR="00002714" w:rsidRPr="000F32BA">
-        <w:rPr>
+      <w:r w:rsidR="00002714" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="001B71C6">
-        <w:rPr>
+      <w:r w:rsidR="001B71C6" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ODPŮRNÁ OPATŘENÍ DRUHÉHO AŽ PÁTÉHO STUPNĚ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BACD3D6" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+    <w:p w14:paraId="0BBE21ED" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="0054777C" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Podmínkou pro uplatnění podpůrných opatření druhého až pátého stupně je </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4106">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>doporučení školského poradenského zařízení</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7AAF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4106">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>informovaný souhlas zákonného zástupce dítěte</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7AAF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1047A5B1" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+    <w:p w14:paraId="182829B6" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="0054777C" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>K poskytnutí poradenské pomoci školského poradenského zařízení dochází na základě žádosti nebo souhlasu zákonného zástupce dítěte, případně na doporučení ředitele mateřské školy nebo orgánu sociálně-právní ochrany dětí (OSPOD).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AC2ED3" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+    <w:p w14:paraId="57D4EFD3" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="0054777C" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ředitel školy určí učitele odpovědného za spolupráci se školským poradenským zařízením v souvislosti s poskytováním podpůrných opatření dítěti se speciálními vzdělávacími potřebami (§ 11 vyhlášky č. 27/2016 Sb.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138D1EFC" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+    <w:p w14:paraId="1F016126" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="0054777C" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitel školy zahájí poskytování podpůrných opatření druhého až pátého stupně </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4106">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bezodkladně po obdržení doporučení školského poradenského zařízení a po získání informovaného souhlasu zákonného zástupce dítěte</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7AAF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EA6438" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+    <w:p w14:paraId="12F8AD13" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="00E03EFF" w:rsidRDefault="001F7AAF" w:rsidP="00C82F5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Poskytování podpůrných opatření je </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F4106">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>průběžně vyhodnocováno</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7AAF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, zpravidla jednou měsíčně, v případě potřeby častěji. Pokud ze závěrů školského poradenského zařízení vyplývá, že podpůrná opatření již nejsou potřebná, jejich poskytování se ukončí. V takovém případě se nevyžaduje informovaný souhlas zákonného zástupce, opatření se s ním však projednají (§ 16 odst. 4 školského zákona, § 11 a § 12 vyhlášky č. 27/2016 Sb.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E5677A" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00C82F5E">
-[...23 lines deleted...]
-    <w:p w14:paraId="5052647A" w14:textId="77777777" w:rsidR="00002714" w:rsidRPr="00C82F5E" w:rsidRDefault="00002714" w:rsidP="00345E1D">
+    <w:p w14:paraId="69146334" w14:textId="77777777" w:rsidR="00002714" w:rsidRPr="0054777C" w:rsidRDefault="00002714" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82F5E">
-        <w:rPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Vzdělávání dětí nadaných </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C687EB1" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+    <w:p w14:paraId="4E2EAFA9" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="0054777C" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="60DE2B7D" w14:textId="4974AEF3" w:rsidR="001F7AAF" w:rsidRPr="001F7AAF" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mateřská škola vytváří ve svém školním vzdělávacím programu a při jeho realizaci podmínky pro maximální rozvoj individuálního potenciálu každého dítěte, s ohledem na jeho schopnosti, možnosti a vzdělávací potřeby. To platí v plné míře také pro vzdělávání dětí nadaných, v souladu s principy revidovaného Rámcového vzdělávacího programu pro předškolní vzdělávání účinného od 1. 9. 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7015C434" w14:textId="77777777" w:rsidR="001F7AAF" w:rsidRPr="0054777C" w:rsidRDefault="001F7AAF" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Mateřská škola je povinna zajistit realizaci podpůrných opatření k podpoře nadání podle individuálních vzdělávacích potřeb dítěte, a to v rozsahu prvního až čtvrtého stupně podpory podle § 16 a § 17 zákona č. 561/2004 Sb., školský zákon, a vyhlášky č. 27/2016 Sb., o vzdělávání žáků se speciálními vzdělávacími potřebami a žáků nadaných.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178F0E1E" w14:textId="77777777" w:rsidR="00DE079E" w:rsidRDefault="00DE079E" w:rsidP="00C82F5E">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="0E14E89E" w14:textId="77777777" w:rsidR="00DE079E" w:rsidRPr="0054777C" w:rsidRDefault="00DE079E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532CB443" w14:textId="77777777" w:rsidR="00DE079E" w:rsidRPr="0054777C" w:rsidRDefault="00DE079E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750C5763" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Čl. III</w:t>
       </w:r>
-      <w:r w:rsidR="007942D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007942D0" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C421BA" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C421BA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>upřesnění podmínek pro přijetí a ukončení vzdělávání DÍTĚTE V MATEŘSKÉ škole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAB35B6" w14:textId="77777777" w:rsidR="001B71C6" w:rsidRDefault="00014216" w:rsidP="00C82F5E">
+    <w:p w14:paraId="75816420" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00E03EFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="567" w:hanging="567"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="09072649" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00C421BA" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    </w:p>
+    <w:p w14:paraId="7FEB26DE" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="567" w:hanging="567"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72546CC0" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0072466F" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
+    <w:p w14:paraId="7B3F0D9A" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072466F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Přijímání</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="0072466F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072466F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>dětí</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="0072466F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> k předškolnímu vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D417F7" w14:textId="544BC42F" w:rsidR="008F4106" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
+    <w:p w14:paraId="3CF9CFFF" w14:textId="77777777" w:rsidR="008F4106" w:rsidRPr="0054777C" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="57A80C83" w14:textId="6515D3AC" w:rsidR="008F4106" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Předškolní vzdělávání se organizuje pro děti ve věku od 2 do zpravidla 6 let. Dítě mladší 3 let nemá na přijetí do mateřské školy právní nárok (§ 34 odst. 1 školského zákona).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AD37A3" w14:textId="77777777" w:rsidR="008F4106" w:rsidRPr="0054777C" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Předškolní vzdělávání je povinné pro děti, které dosáhly od počátku školního roku, který následuje po dni, kdy dítě dosáhlo 5 let (§ 34 odst. 1 školského zákona).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F4D6C1" w14:textId="11665F9A" w:rsidR="008F4106" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
+    <w:p w14:paraId="4E3C456D" w14:textId="77777777" w:rsidR="008F4106" w:rsidRPr="0054777C" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Přijímání dětí do mateřské školy probíhá formou zápisu k předškolnímu vzdělávání.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDF89CD" w14:textId="5103C4AE" w:rsidR="008F4106" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
+    <w:p w14:paraId="79403EEF" w14:textId="77777777" w:rsidR="008F4106" w:rsidRPr="0054777C" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
-      </w:pPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="5DB62F39" w14:textId="68D5D89D" w:rsidR="008F4106" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Zápis k předškolnímu vzdělávání pro následující školní rok se koná v období od 15. března do 15. dubna. Konkrétní termín a místo zápisu stanoví ředitelka školy v dohodě se zřizovatelem a zveřejní je způsobem v místě obvyklým (§ 34 odst. 2 školského zákona).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BB5CF2" w14:textId="77777777" w:rsidR="008F4106" w:rsidRPr="0054777C" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Ředitel školy stanoví kritéria pro přijetí dětí, která jsou zveřejněna současně se zveřejněním termínu a místa zápisu (§ 34 odst. 2 školského zákona).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05ED29D3" w14:textId="77777777" w:rsidR="0050070A" w:rsidRPr="0050070A" w:rsidRDefault="000F32BA" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="1EE98F26" w14:textId="77777777" w:rsidR="0050070A" w:rsidRPr="0054777C" w:rsidRDefault="000F32BA" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="0050070A" w:rsidRPr="0050070A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0050070A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Pro přijetí dítěte k předškolnímu vzdělávání předkládá zákonný zástupce dítěte:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766A4031" w14:textId="77777777" w:rsidR="0050070A" w:rsidRPr="00831527" w:rsidRDefault="0050070A" w:rsidP="00345E1D">
+    <w:p w14:paraId="0125797A" w14:textId="77777777" w:rsidR="0050070A" w:rsidRPr="0054777C" w:rsidRDefault="0050070A" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>žádost o přijetí dítěte k předškolnímu vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652D8F02" w14:textId="77777777" w:rsidR="00792413" w:rsidRDefault="0050070A" w:rsidP="00345E1D">
+    <w:p w14:paraId="15B1FA8A" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="0054777C" w:rsidRDefault="0050070A" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>potvrzení pediatra, že je dítě zdravé a řádně očkováno, může do MŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD43FA2" w14:textId="7B98AEDB" w:rsidR="002A0272" w:rsidRDefault="002A0272" w:rsidP="00345E1D">
+    <w:p w14:paraId="67E542F8" w14:textId="77777777" w:rsidR="002A0272" w:rsidRPr="0054777C" w:rsidRDefault="002A0272" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>doklad totožnosti zákonného zástupce a doklad o trvalém pobytu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B790BCF" w14:textId="155C5BBB" w:rsidR="008F4106" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
+    <w:p w14:paraId="61470A55" w14:textId="77777777" w:rsidR="008F4106" w:rsidRPr="0054777C" w:rsidRDefault="008F4106" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>rodný list dítěte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C99DFA7" w14:textId="77777777" w:rsidR="00792413" w:rsidRDefault="00792413" w:rsidP="00C82F5E">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="7D644620" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="0054777C" w:rsidRDefault="00792413" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE3455F" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE8F7D9" w14:textId="77777777" w:rsidR="00FB1A90" w:rsidRPr="0054777C" w:rsidRDefault="007A5998" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F12CDB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Při přijímání dětí do mateřské školy vychází ředitelka z uvedených kritérií. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F12CDB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Přednostně budou k předškolnímu vzdělávání přijímány děti, které mají trvalý pobyt ve školském </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00F12CDB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>obvodu – všechny</w:t>
       </w:r>
-      <w:r w:rsidR="00783F39" w:rsidRPr="00F12CDB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00783F39" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> mateřské školy, zřízené rozhodnutím zastupitelstev městských obvodů území statutárního města Ostravy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6154D661" w14:textId="77777777" w:rsidR="00FB1A90" w:rsidRDefault="00FB1A90" w:rsidP="00C82F5E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="43790B5C" w14:textId="77777777" w:rsidR="00FB1A90" w:rsidRPr="0054777C" w:rsidRDefault="00FB1A90" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB12833" w14:textId="77777777" w:rsidR="00FB1A90" w:rsidRDefault="00FB1A90" w:rsidP="00C82F5E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="15B5A5DC" w14:textId="77777777" w:rsidR="00FB1A90" w:rsidRPr="0054777C" w:rsidRDefault="00FB1A90" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="207A049E" w14:textId="77777777" w:rsidR="00374064" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="74A8AFCD" w14:textId="77777777" w:rsidR="00374064" w:rsidRPr="0054777C" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72B63562" w14:textId="77777777" w:rsidR="00374064" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="066D453C" w14:textId="77777777" w:rsidR="00374064" w:rsidRPr="0054777C" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3B1EA" w14:textId="77777777" w:rsidR="00374064" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2905C8B8" w14:textId="77777777" w:rsidR="00374064" w:rsidRPr="0054777C" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58434E58" w14:textId="77777777" w:rsidR="00374064" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="5DF1FDFA" w14:textId="77777777" w:rsidR="00374064" w:rsidRPr="0054777C" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0011FDA0" w14:textId="77777777" w:rsidR="00374064" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="27A9566F" w14:textId="77777777" w:rsidR="00374064" w:rsidRPr="0054777C" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A5BCC5" w14:textId="77777777" w:rsidR="00374064" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2665A868" w14:textId="77777777" w:rsidR="00374064" w:rsidRPr="0054777C" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FC53FD1" w14:textId="77777777" w:rsidR="00374064" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="24FA6D95" w14:textId="77777777" w:rsidR="00374064" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FAAD0E4" w14:textId="77777777" w:rsidR="00374064" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="364AB1C4" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D5FE1A7" w14:textId="7D2E2E15" w:rsidR="002A0272" w:rsidRDefault="002A0272" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6A926E5D" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B71C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="0EA0CE8A" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A203510" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A071BD" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:caps/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E484440" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="00891575" w:rsidRDefault="00015DDB" w:rsidP="00345E1D">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36385214" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B18AC1" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B24DE84" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70791D9B" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7171B13A" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A8E9E5" w14:textId="77777777" w:rsidR="00374064" w:rsidRPr="0054777C" w:rsidRDefault="00374064" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3821B85B" w14:textId="77777777" w:rsidR="002A0272" w:rsidRPr="0054777C" w:rsidRDefault="002A0272" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kritéria k </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>přijímání dětí k předškolnímu vzdělávání</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AA3D73" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0415B5" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Dětí, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330380">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">pro které je předškolní vzdělávání </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00330380">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>povinné – dítě</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330380">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> vždy přijato </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656F4814" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="00330380" w:rsidRDefault="00891575" w:rsidP="00891575">
+    <w:p w14:paraId="1DC18BB0" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00891575">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="792D18C7" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="00891575" w:rsidRDefault="00015DDB" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25189021" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Postupný nárok dětí na předškolní vzdělávání:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521C919D" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="000C51DD" w:rsidRDefault="00891575" w:rsidP="00891575">
-[...7 lines deleted...]
-    <w:p w14:paraId="2D0B0FAD" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="00891575" w:rsidRDefault="00015DDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="3A5E1220" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00891575">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EA266F" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16698">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Dovršení </w:t>
       </w:r>
-      <w:r w:rsidR="0030189D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0030189D" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16698">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> let věku k 1. 9. </w:t>
       </w:r>
-      <w:r w:rsidR="001C5DA6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="001C5DA6" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>daného roku</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16698">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16698">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>přednostní právo přijetí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6518F2" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="00C16698" w:rsidRDefault="00891575" w:rsidP="00891575">
+    <w:p w14:paraId="42D15986" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00891575">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7ABF1F" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRDefault="00015DDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="7464446A" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Dovršení </w:t>
       </w:r>
-      <w:r w:rsidR="0030189D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0030189D" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="0030189D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0030189D" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> let</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030189D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> věku k 1. 9. </w:t>
       </w:r>
-      <w:r w:rsidR="007404E4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="007404E4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>daného roku</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030189D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="0030189D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>dle data narození</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190305D8" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0030189D" w:rsidRDefault="00891575" w:rsidP="00891575">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="45A19570" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00891575">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2403F36E" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="00C16698" w:rsidRDefault="00711651" w:rsidP="00345E1D">
+    <w:p w14:paraId="62EEB823" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00711651" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16698">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>Děti mladší</w:t>
       </w:r>
-      <w:r w:rsidR="0030189D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0030189D" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 let </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>a z</w:t>
+      </w:r>
+      <w:r w:rsidR="00015DDB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>z</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> jiných obcí – </w:t>
       </w:r>
-      <w:r w:rsidR="00015DDB" w:rsidRPr="00C16698">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00015DDB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>dle data narození</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469E9322" w14:textId="77777777" w:rsidR="00934C09" w:rsidRPr="0049706A" w:rsidRDefault="00934C09" w:rsidP="00934C09">
+    <w:p w14:paraId="7B1AF75E" w14:textId="77777777" w:rsidR="00934C09" w:rsidRPr="0054777C" w:rsidRDefault="00934C09" w:rsidP="00934C09">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7F66D4" w14:textId="77777777" w:rsidR="00E54649" w:rsidRPr="004E67E1" w:rsidRDefault="00E54649" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="5490DD7D" w14:textId="77777777" w:rsidR="00E54649" w:rsidRPr="0054777C" w:rsidRDefault="00E54649" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E98A6EF" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="004E67E1" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="548DE67E" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KRITÉRIUM</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>BODOVÉ OHODNOCENÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51490972" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="004E67E1" w:rsidRDefault="00014216" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="62D040B2" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00B55FD9" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict w14:anchorId="29D3F753">
-          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#9d9da1" stroked="f"/>
+        <w:pict w14:anchorId="1F95906F">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#9d9da1" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D040F5E" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="004E67E1" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="6A4ECD18" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FCE56DA" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="6C1F0927" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trvalý</w:t>
       </w:r>
-      <w:r w:rsidR="00705533">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00705533" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pobyt dítěte*</w:t>
       </w:r>
-      <w:r w:rsidR="00705533">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00705533" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00705533">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00705533" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ve spádové ob</w:t>
       </w:r>
-      <w:r w:rsidR="007E7FAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007E7FAB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lasti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E7FAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007E7FAB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>obv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E7FAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007E7FAB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Poruba + </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E7FAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007E7FAB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Martinov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E7FAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007E7FAB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> +</w:t>
       </w:r>
-      <w:r w:rsidR="00705533">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00705533" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Třebovice</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E6AA89" w14:textId="77777777" w:rsidR="00891575" w:rsidRDefault="00891575" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="7DAF0B89" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41290C3B" w14:textId="77777777" w:rsidR="00705533" w:rsidRDefault="00513326" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="3F5A760A" w14:textId="77777777" w:rsidR="00705533" w:rsidRPr="0054777C" w:rsidRDefault="00513326" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00705533">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00705533" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">mimo spádovou oblast ve spádové oblasti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00705533">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00705533" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>obv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00705533">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00705533" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Poruba</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> +</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6F2D6F" w14:textId="77777777" w:rsidR="00513326" w:rsidRPr="0054777C" w:rsidRDefault="00705533" w:rsidP="00705533">
+      <w:pPr>
+        <w:ind w:left="2124" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Martinov</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> +</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7FAB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> +</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E7FAB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Třebovice</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>Martinov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E7FAB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> +</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> Třebovice</w:t>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                          </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 0</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202EBFF6" w14:textId="77777777" w:rsidR="00513326" w:rsidRPr="0054777C" w:rsidRDefault="00513326" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Věk dítěte**</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C870288" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>Věk dítěte**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+        <w:t>5 let věku (k 1. 9. daného roku)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>let</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> věku (k 1. 9. daného roku)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB7A9EF" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="004E67E1" w:rsidRDefault="00891575" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="2278DDCB" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79FEF19D" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="11E18C0A" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>4 roky věku</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4488124A" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="004E67E1" w:rsidRDefault="00891575" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="14C62690" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33327D45" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="10C22E5E" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>3 let věku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> let věku</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04798DA4" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463B769D" w14:textId="77777777" w:rsidR="00010ADD" w:rsidRPr="0054777C" w:rsidRDefault="00010ADD" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">3 let </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">věku </w:t>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007404E4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">dovrší od </w:t>
+      </w:r>
+      <w:r w:rsidR="00891575" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00891575" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00705533" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 0</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">do 31. 12. </w:t>
+      </w:r>
+      <w:r w:rsidR="007404E4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do 31. 12. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>daného roku</w:t>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>daného roku</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00513326" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00513326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="72423B0D" w14:textId="77777777" w:rsidR="00891575" w:rsidRPr="0054777C" w:rsidRDefault="00891575" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E04FA4" w14:textId="77777777" w:rsidR="001B71C6" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001B71C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001B71C6" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001B71C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001B71C6" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001B71C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001B71C6" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001B71C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001B71C6" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001B71C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001B71C6" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558A5118" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="004E67E1" w:rsidRDefault="00014216" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="455C3266" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00B55FD9" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict w14:anchorId="187F0DED">
-          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#9d9da1" stroked="f"/>
+        <w:pict w14:anchorId="47D2A6D9">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#9d9da1" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ABE0B9" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRDefault="00C22BD0" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="7D065B94" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRPr="0054777C" w:rsidRDefault="00C22BD0" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D9052D" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="004E67E1" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="77F42583" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="00E03EFF" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Individuální situace</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dítěte</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">MŠ navštěvuje </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C501064" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">MŠ navštěvuje </w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>sourozenec dítěte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>sourozenec dítěte</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:r>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C22BD0" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27532BFB" w14:textId="77777777" w:rsidR="00010ADD" w:rsidRPr="004E67E1" w:rsidRDefault="00010ADD" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="5691CBA1" w14:textId="77777777" w:rsidR="00010ADD" w:rsidRPr="0054777C" w:rsidRDefault="00010ADD" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCB06AA" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="004E67E1" w:rsidRDefault="00014216" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="323DD0B5" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00B55FD9" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict w14:anchorId="4DBC2CE3">
-          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#9d9da1" stroked="f"/>
+        <w:pict w14:anchorId="7757B955">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#9d9da1" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C671050" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRDefault="00C22BD0" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="087C74D7" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRPr="0054777C" w:rsidRDefault="00C22BD0" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E9B3F0" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="004E67E1" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="299B21B7" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dítě se specifickými</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A8E717" w14:textId="77777777" w:rsidR="00015DDB" w:rsidRPr="004E67E1" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
+    <w:p w14:paraId="3F693981" w14:textId="08E22F22" w:rsidR="00015DDB" w:rsidRPr="0054777C" w:rsidRDefault="00015DDB" w:rsidP="00015DDB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>vzdělávacími potřebami</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D7734">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C22BD0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C22BD0" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00471727">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B61C39" w14:textId="77777777" w:rsidR="00E54649" w:rsidRDefault="00E54649" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="42CFE367" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRPr="0054777C" w:rsidRDefault="00C22BD0" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="800000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F657965" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRDefault="00C22BD0" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="3C53C295" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRPr="0054777C" w:rsidRDefault="00B55FD9" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="800000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7B6DDE4C">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#9d9da1" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745C91A3" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRPr="0054777C" w:rsidRDefault="00C22BD0" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="800000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="1E4C0D4F" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRPr="0054777C" w:rsidRDefault="00C22BD0" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="800000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D54AECA" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRDefault="00C22BD0" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="66A7432C" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRPr="0054777C" w:rsidRDefault="00C22BD0" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="800000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C2761E" w14:textId="77777777" w:rsidR="00C22BD0" w:rsidRDefault="00C22BD0" w:rsidP="00C82F5E">
-[...10 lines deleted...]
-    <w:p w14:paraId="233A24C2" w14:textId="61072D2A" w:rsidR="0050070A" w:rsidRPr="002A0272" w:rsidRDefault="00FA0CDA" w:rsidP="00345E1D">
+    <w:p w14:paraId="39C8E705" w14:textId="77777777" w:rsidR="0050070A" w:rsidRPr="0054777C" w:rsidRDefault="00FA0CDA" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitel </w:t>
       </w:r>
-      <w:r w:rsidR="002A0272">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002A0272" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">mateřské školy </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">rozhoduje o </w:t>
       </w:r>
-      <w:r w:rsidR="00956A01" w:rsidRPr="00622F09">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00956A01" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">přijetí či nepřijetí dítěte </w:t>
       </w:r>
-      <w:r w:rsidR="002A0272">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002A0272" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>k předškolnímu vzdělávání</w:t>
       </w:r>
-      <w:r w:rsidR="00956A01" w:rsidRPr="00622F09">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00956A01" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ve správním řízení. O výsledku správního řízení jsou z</w:t>
+      </w:r>
+      <w:r w:rsidR="00956A01" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ákonní zástupci informováni </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">seznamem vyvěšeným na </w:t>
       </w:r>
-      <w:r w:rsidR="002A0272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002A0272" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>obvykle přístupném</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> místě</w:t>
       </w:r>
-      <w:r w:rsidR="002A0272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002A0272" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (vstupní dveře </w:t>
       </w:r>
-      <w:r w:rsidR="005D32DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005D32DC" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>školy</w:t>
       </w:r>
-      <w:r w:rsidR="002A0272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002A0272" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a na webových stránkách školy. Jména dětí budou nahrazena registračními čísly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A0E160" w14:textId="77777777" w:rsidR="00622F09" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
+    <w:p w14:paraId="6B538434" w14:textId="77777777" w:rsidR="00622F09" w:rsidRPr="0054777C" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitelka školy může přijmout pouze dítě, které se podrobilo stanoveným pravidelným očkováním, má doklad, že je proti nákaze imunní nebo se nemůže očkování podrobit </w:t>
       </w:r>
-      <w:r w:rsidR="009F75B5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009F75B5" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>pro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956A01">
-[...12 lines deleted...]
-    <w:p w14:paraId="1EF2CA83" w14:textId="77777777" w:rsidR="0050070A" w:rsidRPr="0049706A" w:rsidRDefault="00783F39" w:rsidP="00345E1D">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontraindikaci. Tato informace bude potvrzená ošetřujícím lékařem na žádosti o přijetí k předškolnímu vzdělávání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E03B37A" w14:textId="77777777" w:rsidR="0050070A" w:rsidRPr="0054777C" w:rsidRDefault="00783F39" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Zákonný zástupce dítěte</w:t>
       </w:r>
-      <w:r w:rsidR="0050070A" w:rsidRPr="0049706A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0050070A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, které má povinné předškolní vzdělávání</w:t>
       </w:r>
-      <w:r w:rsidRPr="0049706A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0050070A" w:rsidRPr="0049706A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0050070A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nemusí </w:t>
       </w:r>
-      <w:r w:rsidRPr="0049706A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dokládat lékařské potvrzení</w:t>
       </w:r>
-      <w:r w:rsidR="0050070A" w:rsidRPr="0049706A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0050070A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0049706A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>o řádném očkování</w:t>
       </w:r>
-      <w:r w:rsidR="0050070A" w:rsidRPr="0049706A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0050070A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634FC4A0" w14:textId="77777777" w:rsidR="00622F09" w:rsidRPr="00622F09" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
+    <w:p w14:paraId="6F09416F" w14:textId="77777777" w:rsidR="00622F09" w:rsidRPr="0054777C" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">K předškolnímu vzdělávání se přijímají děti, které jsou státními občany ČR nebo se státní příslušností jiného členského státu Evropské unie. K předškolnímu vzdělávání se přijímají také děti, které nejsou státními občany ČR ani jiného členského státu Evropské unie, pokud pobývají na území ČR oprávněně podle § 20 zákona – doklad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06372172" w14:textId="77777777" w:rsidR="00622F09" w:rsidRDefault="00956A01" w:rsidP="00C82F5E">
+    <w:p w14:paraId="512031BD" w14:textId="77777777" w:rsidR="00622F09" w:rsidRPr="0054777C" w:rsidRDefault="00956A01" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622F09">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>o oprávněnosti pobytu dítěte na území ČR je zákonný zástupce dítěte povinen předložit při zápisu dítěte do MŠ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0AB46F" w14:textId="77777777" w:rsidR="00622F09" w:rsidRPr="00C82F5E" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
+    <w:p w14:paraId="5B210796" w14:textId="77777777" w:rsidR="00622F09" w:rsidRPr="0054777C" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Do mateřské školy mohou být přijaty děti se speciálními vzdělávacími potřebami. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B8CBA3" w14:textId="77777777" w:rsidR="00622F09" w:rsidRDefault="00956A01" w:rsidP="00C82F5E">
+    <w:p w14:paraId="1D2CDCDC" w14:textId="77777777" w:rsidR="00622F09" w:rsidRPr="0054777C" w:rsidRDefault="00956A01" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>K posouzení podmínek pro přijetí dětí se zdravotním postižením, je nutné písemné vyjádření školského poradenského zařízení, popřípadě také registrujícího lékaře</w:t>
       </w:r>
-      <w:r w:rsidR="00622F09">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00622F09" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7968E05D" w14:textId="77777777" w:rsidR="00956A01" w:rsidRPr="00956A01" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
+    <w:p w14:paraId="5D21B5D1" w14:textId="77777777" w:rsidR="00956A01" w:rsidRPr="0054777C" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Po vyrozumění ředitelkou školy se zákonní zástupci přijatých dětí dostaví do MŠ na informační schůzku, kde si vyzvednou další dokumenty k vyplnění a dostanou informace o provozu MŠ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477439CF" w14:textId="77777777" w:rsidR="00956A01" w:rsidRPr="00956A01" w:rsidRDefault="00956A01" w:rsidP="00C82F5E">
-[...7 lines deleted...]
-    <w:p w14:paraId="50DA94F0" w14:textId="571B2FC7" w:rsidR="00956A01" w:rsidRPr="005D32DC" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
+    <w:p w14:paraId="71490138" w14:textId="77777777" w:rsidR="00956A01" w:rsidRPr="0054777C" w:rsidRDefault="00956A01" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C0A992" w14:textId="77777777" w:rsidR="00956A01" w:rsidRPr="0054777C" w:rsidRDefault="00956A01" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F32BA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Povinné předškolní vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3325522C" w14:textId="6725E501" w:rsidR="005D32DC" w:rsidRDefault="005D32DC" w:rsidP="00345E1D">
+    <w:p w14:paraId="323612FE" w14:textId="77777777" w:rsidR="005D32DC" w:rsidRPr="0054777C" w:rsidRDefault="005D32DC" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zákonný zástupce dítěte je povinen přihlásit dítě k zápisu k předškolnímu vzdělávání v kalendářním roce, ve kterém začíná povinnost předškolního vzdělávání dítěte (§ 34 odst. 2 školského zákona).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CE1EAD" w14:textId="337651D3" w:rsidR="005D32DC" w:rsidRDefault="005D32DC" w:rsidP="00345E1D">
+    <w:p w14:paraId="5F8362A7" w14:textId="77777777" w:rsidR="005D32DC" w:rsidRPr="0054777C" w:rsidRDefault="005D32DC" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Pokud zákonný zástupce nepřihlásí dítě k povinnému předškolnímu vzdělávání, dopouští se přestupku podle § 182a školského zákona.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337BB1A2" w14:textId="1291FE31" w:rsidR="005D32DC" w:rsidRDefault="005D32DC" w:rsidP="00345E1D">
+    <w:p w14:paraId="4E6C8C57" w14:textId="77777777" w:rsidR="005D32DC" w:rsidRPr="0054777C" w:rsidRDefault="005D32DC" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Dítě, pro které je předškolní vzdělávání povinné, se vzdělává ve spádové mateřské škole – v mateřské škole zapsané v rejstříku škol, pokud se zákonný zástupce nerozhodl pro jinou mateřskou školu nebo pro individuální vzdělávání dítěte (§ 34 odst. 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E4551D" w14:textId="77777777" w:rsidR="005D32DC" w:rsidRDefault="005D32DC" w:rsidP="00345E1D">
+    <w:p w14:paraId="3550C01F" w14:textId="77777777" w:rsidR="005D32DC" w:rsidRPr="0054777C" w:rsidRDefault="005D32DC" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zákonný zástupce je povinen zajistit povinné předškolní vzdělávání formou </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>pravidelné denní docházky v pracovních dnech</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Rozsah povinného předškolního vzdělávání je stanoven na </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4 hodiny denně, od 8:00 do 12:00 hodin</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (§ 1c vyhlášky č. 14/2005 Sb.). Povinnost předškolního vzdělávání se nevztahuje na dny školních prázdnin, přesto však dítě má právo vzdělávat se v mateřské škole po celou dobu jejího provozu (§ 34 odst. 3 školského zákona).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4904C8B9" w14:textId="075AF7C5" w:rsidR="005D32DC" w:rsidRPr="005D32DC" w:rsidRDefault="005D32DC" w:rsidP="00345E1D">
+    <w:p w14:paraId="75E728EB" w14:textId="77777777" w:rsidR="002A0272" w:rsidRPr="00E03EFF" w:rsidRDefault="005D32DC" w:rsidP="00E03EFF">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zákonní zástupci mají povinnost zajistit, aby dítě, které plní povinné předškolní vzdělávání, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>docházelo řádně do školy</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>. Nedodržení této povinnosti se považuje za přestupek podle § 182a školského zákona (§ 182a školského zákona č. 561/2004 Sb.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5B5C55" w14:textId="77777777" w:rsidR="002A0272" w:rsidRDefault="002A0272" w:rsidP="00C82F5E">
-[...10 lines deleted...]
-    <w:p w14:paraId="5EF1EE30" w14:textId="47DFE97A" w:rsidR="000438C6" w:rsidRPr="005D32DC" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
+    <w:p w14:paraId="4019C066" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="740CCDE6" w14:textId="77777777" w:rsidR="005D32DC" w:rsidRPr="00A64739" w:rsidRDefault="005D32DC" w:rsidP="005D32DC">
+        <w:t>OMLOUVÁNÍ NEPŘÍTOMNOSTI DÍTĚTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F6DACD" w14:textId="77777777" w:rsidR="005D32DC" w:rsidRPr="0054777C" w:rsidRDefault="005D32DC" w:rsidP="005D32DC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="785"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="024B81F4" w14:textId="77777777" w:rsidR="000438C6" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3734CAD5" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="25C5314E" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="00A64CC9" w:rsidRDefault="000438C6" w:rsidP="000438C6">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zákonný zástupce má povinnost v dostatečném předstihu omlouvat nepřítomnost svého dítěte v mateřské škole. V případě náhlého onemocnění či úrazu nejdéle </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F56177B" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="000438C6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>do 3 dnů</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A64CC9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> po vzniku důvodu absence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190131A4" w14:textId="77777777" w:rsidR="000438C6" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
+    <w:p w14:paraId="24CFBC2D" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="5DDA22D0" w14:textId="77777777" w:rsidR="000438C6" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Důvodem nepřítomnosti dítěte mohou být zejména zdravotní, rodinné nebo jiné závažné důvody. Zákonný zástupce je povinen nepřítomnost dítěte řádně omluvit způsobem stanoveným tímto školním řádem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5072D2CD" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="14767549" w14:textId="77777777" w:rsidR="000438C6" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Ředitelka mateřské školy je oprávněna požadovat doložení důvodů nepřítomnosti dítěte, pro které je předškolní vzdělávání povinné; zákonný zástupce je povinen doložit důvody nepřítomnosti nejpozději do 3 dnů ode dne výzvy (§ 34a odst. 4 školského zákona).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600DF51C" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>O nestandartním uvolnění dítěte z předškolního vzdělávání rozhoduje ředitelka školy nebo v době její nepřítomnosti zástupkyně</w:t>
+      </w:r>
+      <w:r w:rsidR="008F694A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ředitelky</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A64739">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na základě </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>písemné žádosti zákonného zástupce dítěte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7E1E54" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="00A64CC9" w:rsidRDefault="000438C6" w:rsidP="000438C6">
+    <w:p w14:paraId="12812FEE" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="000438C6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01188180" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="000438C6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">   Oznámení nepřítomnosti je možné provést:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF60BD1" w14:textId="77777777" w:rsidR="000438C6" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
+    <w:p w14:paraId="242CBC48" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefonicky pomocí aplikace </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">NAŠE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>MŠ - OMLUVENKY</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, přihlašovací jméno</w:t>
       </w:r>
-      <w:r w:rsidR="00D04F60">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D04F60" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D04F60" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>heslo  předáno</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D04F60" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">zákonnému zástupci na začátku školního roku. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D304A89" w14:textId="03477FFB" w:rsidR="000438C6" w:rsidRPr="00D04F60" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
+    <w:p w14:paraId="633FD326" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o uvolnění z výuky z předškolního vzdělávání – aplikace </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC7C8C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NAŠE MŠ – </w:t>
       </w:r>
-      <w:r w:rsidR="005D32DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005D32DC" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ZPRÁVY</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – žádost o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>uvolnění</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D04F60" w:rsidRPr="00D04F60">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D04F60" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ředitelce</w:t>
       </w:r>
-      <w:r w:rsidR="00D04F60">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D04F60" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> MŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A83C1D" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="00421E12" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
+    <w:p w14:paraId="2294389A" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="61171646" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="00C82F5E" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Třídní učitel eviduje školní docházku své třídy. V případě neomluvené absence nebo zvýšené omluvené absence informuje třídní učitel ředitele školy, který poskytnuté informace vyhodnocuje. Při zvýšené omluvené nepřítomnosti ověřuje její věrohodnost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4C3B5F" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="4DBE714B" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="00C82F5E" w:rsidRDefault="000438C6" w:rsidP="000438C6">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neomluvenou absenci dítěte řeší ředitel školy pohovorem, na který je zákonný zástupce pozván doporučujícím dopisem. Při pokračující absenci ředitel školy zašle oznámení o pokračující nepřítomnosti dítěte orgánu sociálně-právní ochrany dětí </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268E73AB" w14:textId="77777777" w:rsidR="000438C6" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="000438C6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>(§ 34 a odst. 4).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0D195F" w14:textId="77777777" w:rsidR="002A0272" w:rsidRDefault="002A0272" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="41F83DE3" w14:textId="77777777" w:rsidR="001923FE" w:rsidRPr="0054777C" w:rsidRDefault="001923FE" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77932428" w14:textId="77777777" w:rsidR="001923FE" w:rsidRPr="00C82F5E" w:rsidRDefault="001923FE" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6B6B1457" w14:textId="77777777" w:rsidR="00BD2B6A" w:rsidRPr="0054777C" w:rsidRDefault="00C177DC" w:rsidP="00BD2B6A">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00956A01" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB32A0" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">NDIVIDUÁLNÍ VZDĚLÁVÁNÍ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0EC859" w14:textId="26BB7EDD" w:rsidR="00BD2B6A" w:rsidRPr="00BD2B6A" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
+    <w:p w14:paraId="05F83682" w14:textId="77777777" w:rsidR="00BD2B6A" w:rsidRPr="0054777C" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Zákonný zástupce dítěte, které bude plnit povinnost předškolního vzdělávání formou </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2B6A">
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>individuálního vzdělávání</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2B6A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, je povinen oznámit tuto skutečnost </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2B6A">
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>řediteli spádové mateřské školy nejpozději 3 měsíce před počátkem školního roku</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2B6A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, kterým začíná povinnost předškolního vzdělávání dítěte (§ 34a odst. 4 školského zákona).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E28D566" w14:textId="09B3AC48" w:rsidR="00BD2B6A" w:rsidRPr="00BD2B6A" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
+    <w:p w14:paraId="1E4FD818" w14:textId="77777777" w:rsidR="00BD2B6A" w:rsidRPr="0054777C" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Oznámení zákonného zástupce o individuálním vzdělávání dítěte musí obsahovat:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2B6A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t>a) jméno a příjmení dítěte, rodné číslo a místo trvalého pobytu dítěte, případně místo pobytu</w:t>
-[...51 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>a) jméno a příjmení dítěte, rodné číslo a místo trvalého pobytu dítěte, případně místo pobytu dítěte v případě cizince,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>b) uvedení období, ve kterém má být dítě individuálně vzděláváno,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2B6A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>c) důvody pro individuální vzdělávání dítěte (§ 34b odst. 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8F8672" w14:textId="6BF88E03" w:rsidR="00BD2B6A" w:rsidRPr="00BD2B6A" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
+    <w:p w14:paraId="7821D367" w14:textId="77777777" w:rsidR="00BD2B6A" w:rsidRPr="0054777C" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitel mateřské školy předá písemně zákonnému zástupci přehled oblastí, ve kterých má být dítě vzděláváno podle </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2B6A">
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>RVP PV a ŠVP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2B6A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (§ 34b odst. 3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10257578" w14:textId="6E708B0B" w:rsidR="00BD2B6A" w:rsidRPr="00BD2B6A" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
+    <w:p w14:paraId="44B80995" w14:textId="77777777" w:rsidR="00BD2B6A" w:rsidRPr="0054777C" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="08183CF6" w14:textId="49AA8579" w:rsidR="00BD2B6A" w:rsidRPr="00BD2B6A" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ředitelka školy stanoví způsob ověření. Řádný termín ověření se uskuteční v prvním týdnu měsíce prosince. Náhradní termín ověření se uskuteční ve druhém týdnu měsíce prosince. Konkrétní den a čas ověření sdělí mateřská škola zákonnému zástupci s dostatečným předstihem. O ověření mateřská škola vyhotoví zápis (§ 34b odst. 3 školského zákona).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63547A02" w14:textId="77777777" w:rsidR="00BD2B6A" w:rsidRPr="0054777C" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Zákonný zástupce dítěte je povinen zajistit účast dítěte u ověření (§ 34b odst. 3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E75DF8" w14:textId="2D835EF7" w:rsidR="00BD2B6A" w:rsidRPr="00BD2B6A" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
+    <w:p w14:paraId="3AD9999C" w14:textId="77777777" w:rsidR="00956A01" w:rsidRPr="00E03EFF" w:rsidRDefault="00BD2B6A" w:rsidP="00E03EFF">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BD2B6A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Výdaje spojené s individuálním vzděláváním dítěte hradí zákonný zástupce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2B6A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, s výjimkou speciálních kompenzačních pomůcek a výdajů na činnost mateřské školy, do níž bylo dítě přijato k předškolnímu vzdělávání (§ 34b odst. 7).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DEF9C8" w14:textId="77777777" w:rsidR="00956A01" w:rsidRPr="00C177DC" w:rsidRDefault="00956A01" w:rsidP="000438C6">
-[...9 lines deleted...]
-    <w:p w14:paraId="606FC9C0" w14:textId="77777777" w:rsidR="00100C74" w:rsidRPr="00C177DC" w:rsidRDefault="00100C74" w:rsidP="00345E1D">
+    <w:p w14:paraId="48E6CB51" w14:textId="77777777" w:rsidR="00100C74" w:rsidRPr="0054777C" w:rsidRDefault="00100C74" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ředitelka MŠ rozhodne o u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">končení individuálního vzdělávání dítěte </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(§ </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>34 b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> odst. 4)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14ED2F99" w14:textId="41E25AC5" w:rsidR="00BD2B6A" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
+    <w:p w14:paraId="5912AD81" w14:textId="77777777" w:rsidR="00BD2B6A" w:rsidRPr="0054777C" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pokud zákonný zástupce dítěte nezajistí účast dítěte u ověření znalostí a dovedností ani v náhradním termínu, ředitel školy </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ukončí individuální vzdělávání dítěte</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Odvolání proti tomuto rozhodnutí </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nemá odkladný účinek</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a dítě nelze znovu zařadit do individuálního vzdělávání. V takovém případě dítě </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>zahájí pravidelnou denní docházku do mateřské školy</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A47C0F1" w14:textId="517EAC39" w:rsidR="00BD2B6A" w:rsidRDefault="00BD2B6A" w:rsidP="00345E1D">
+    <w:p w14:paraId="3C9707DA" w14:textId="77777777" w:rsidR="002A0272" w:rsidRPr="00E03EFF" w:rsidRDefault="00BD2B6A" w:rsidP="00E03EFF">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pravidelná denní docházka dítěte se realizuje:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:br/>
         <w:t>• na základě žádosti zákonného zástupce o zařazení dítěte do běžného provozu mateřské školy,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">• nástupem k povinné školní docházce – která začíná </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>počátkem školního roku, jenž následuje po dni, kdy dítě dosáhne šestého roku věku</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>, pokud mu nebyl povolen odklad školní docházky.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538F0287" w14:textId="77777777" w:rsidR="002A0272" w:rsidRDefault="002A0272" w:rsidP="00C82F5E">
-[...9 lines deleted...]
-    <w:p w14:paraId="3060E67D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00C177DC" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="091515CF" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00E03EFF" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitelka MŠ může rozhodnout o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ukončení vzdělávání dítěte v MŠ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (podle § 35 školského zákona</w:t>
       </w:r>
-      <w:r w:rsidR="00B35ECC" w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B35ECC" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> – děti, které nemají povinné předškolní vzdělávání</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>) v případě:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1077140B" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="000438C6" w:rsidP="00FA4B51">
+    <w:p w14:paraId="08F250FD" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="785"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5319A285" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ítě se bez omluvy zákonného zástupce nepřetržitě neúčastní předškolního vzdělávání </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43489A2D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="197CB364" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>po dobu delší než dva týdny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534F8251" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="005A072B" w:rsidRDefault="000438C6" w:rsidP="00FA4B51">
+    <w:p w14:paraId="5FFACC75" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> průběhu zkušebního pobytu dítěte</w:t>
       </w:r>
-      <w:r w:rsidR="005A072B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005A072B" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nejvýše na 3 měsíce</w:t>
       </w:r>
-      <w:r w:rsidR="005A072B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005A072B" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidR="008E76EA" w:rsidRPr="005A072B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="008E76EA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">na </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="005A072B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>doporučení lékaře nebo školského poradenského zařízení, nezatěžovat dítě dalším vzděláváním v MŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4752B1" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="000438C6" w:rsidP="00FA4B51">
+    <w:p w14:paraId="33828922" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ákonný zástupce dítěte opakovaně neuhradí úplatu za </w:t>
       </w:r>
-      <w:r w:rsidR="005A072B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005A072B" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">předškolní </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vzdělávání nebo úplatu za školní stravování ve stanoveném termínu a nedohodne s ředitelkou či vedoucí školní jídelny jiný termín úhrady</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473C0E0B" w14:textId="77777777" w:rsidR="00421975" w:rsidRDefault="000438C6" w:rsidP="00FA4B51">
+    <w:p w14:paraId="31D3B505" w14:textId="77777777" w:rsidR="00421975" w:rsidRPr="0054777C" w:rsidRDefault="000438C6" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>okud zákonný zástupce závažným způsobem opakovaně narušuje provoz MŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F3893F" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRDefault="00F12CDB" w:rsidP="00B44AC8">
+    <w:p w14:paraId="21D4483A" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00B44AC8">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4AE51A24" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRDefault="00F12CDB" w:rsidP="00B44AC8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E39084" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00B44AC8">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202C01AE" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00A37F85" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A37F85">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F12CDB" w:rsidRPr="00A37F85">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F12CDB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>V.</w:t>
       </w:r>
-      <w:r w:rsidR="00D01A26">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D01A26" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> POVINNÉ </w:t>
       </w:r>
-      <w:r w:rsidR="00F12CDB" w:rsidRPr="00A37F85">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F12CDB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">DISTANČNÍ </w:t>
       </w:r>
-      <w:r w:rsidR="006940EC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006940EC" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>VZDĚLÁVÁNÍ</w:t>
       </w:r>
-      <w:r w:rsidR="00F12CDB" w:rsidRPr="00A37F85">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F12CDB" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> DĚTÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4BB6B6" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRDefault="00014216" w:rsidP="00F12CDB">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="53492F00" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="399CF515" w14:textId="77777777" w:rsidR="00201CAA" w:rsidRPr="0054777C" w:rsidRDefault="00201CAA" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EA6023" w14:textId="77777777" w:rsidR="00B44AC8" w:rsidRPr="00C177DC" w:rsidRDefault="00201CAA" w:rsidP="00F12CDB">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="5572F78D" w14:textId="77777777" w:rsidR="00B44AC8" w:rsidRDefault="00201CAA" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00B44AC8" w:rsidRPr="00C177DC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B44AC8" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>LEGISLATIVNÍ RÁMEC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4476DB42" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="368FBCA8" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43454A1B" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1EC643D4" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mateřská škola je povinna poskytovat vzdělávání distančním způsobem v případech stanovených § 184a školského zákona, zejména z důvodu krizového opatření podle krizového zákona, mimořádného opatření podle zvláštního zákona nebo z důvodu nařízení karantény, pokud jsou splněny zákonné podmínky pro distanční vzdělávání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5438B5D0" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="3724CF1E" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Distanční vzdělávání je povinné pro děti, pro které je předškolní vzdělávání povinné. Zákonný zástupce je povinen zajistit účast dítěte na distančním vzdělávání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA3DBC2" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1A2A8718" w14:textId="77777777" w:rsidR="006940EC" w:rsidRPr="00B44AC8" w:rsidRDefault="006940EC" w:rsidP="006940EC">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Způsob poskytování vzdělávání a hodnocení výsledků vzdělávání distančním způsobem se přizpůsobí podmínkám dítěte a jeho rodinného prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F326A3C" w14:textId="77777777" w:rsidR="006940EC" w:rsidRPr="0054777C" w:rsidRDefault="006940EC" w:rsidP="006940EC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="1068"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6C8D6B59" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="006940EC" w:rsidRDefault="00F12CDB" w:rsidP="006940EC">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C224196" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="006940EC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="643"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...125 lines deleted...]
-    <w:p w14:paraId="679502A3" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0072466F" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Distanční vzdělávání se neuskutečňuje, nejsou-li splněny zákonné podmínky podle § 184a školského zákona, zejména při běžné nepřítomnosti dětí z důvodu nemoci nebo při omezení či přerušení provozu rozhodnutím ředitelky školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693ADD66" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124C7DF4" w14:textId="77777777" w:rsidR="00743144" w:rsidRPr="0054777C" w:rsidRDefault="00743144" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B88C2B3" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00E03EFF" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072466F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DISTANČNÍ VZDĚLÁVÁNÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9320E6" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="68A20453" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8CBFF1" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Distanční vzdělávání (dále jen DV) se uskutečňuje podle Rámcového vzdělávacího programu pro předškolní vzdělávání a školního vzdělávacího programu: „Barevný svět“, DV je povinné pro děti v posledním roce před zahájením základního vzdělávání, tj. pro děti v povinném předškolním vzdělávání. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5961F0CB" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="74AC4794" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Mladší děti (3-5) se mohou DV</w:t>
       </w:r>
-      <w:r w:rsidR="006940EC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006940EC" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>účastnit</w:t>
       </w:r>
-      <w:r w:rsidR="006940EC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006940EC" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dobrovolně. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5F8266" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00F12CDB">
-[...7 lines deleted...]
-    <w:p w14:paraId="741A570C" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0072466F" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="10430077" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRDefault="00F12CDB" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757586E8" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C55C88" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067B96C4" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E538A02" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00E03EFF" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072466F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ZPŮSOB KOMUNIKACE PŘI DISTANČNÍM VZDĚLÁVÁNÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318A58F4" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="75E26064" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0898CB3A" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="23834A34" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00F12CDB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pro komunikaci k DV bude využívána aplikace NAŠE MŠ, školní časopis KLÍČEK – uložený na webových stránkách školy, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>iŠkoličky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamínky. Pro rodiče, kteří nemají možnost dálkového přístupu ke vzdělávací nabídce, budou vymezeny hodiny, kdy si mohou přijít do MŠ pro informace a metodické materiály v tištěné podobě.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B91CF3" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00F12CDB">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0758A9E1" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0072466F" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20988EEA" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17AF6B6C" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00E03EFF" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072466F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">DISTANČNÍHO VZDĚLÁVÁNÍ </w:t>
       </w:r>
-      <w:r w:rsidR="000C0C49">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000C0C49" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PRŮBĚH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F79BE61" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="3FB8BB7E" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFD9F86" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodičům bude rozesílány každý den v 8:00 přes aplikaci NAŠE MŠ nabídka na aktivity splnitelné v domácím prostředí. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C897E6F" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="18DDADDA" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tato nabídka bude u dětí rozvíjet sebeobsluhu, pozornost, motoriku (hrubou, jemnou a grafomotoriku), řeč, fantazii a představivost, zrakové a sluchové vnímání, vnímání prostoročasu a předmatematické představy v souladu se ŠVP a RVP PV. Nabídka bude koncipována tak, aby bylo možné si vybrat splnění úkolů dle možností rodiny, inspirativní tipy na společné aktivity dětí a rodičů v domácím prostředí, na tvoření, čtení, didaktické hry, pohybové aktivity apod.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C43115" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="0B633354" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Povinné aktivity budou vyznačené a MŠ bude vyžadovat doklad o jejich splnění (kontrola pracovních listů, fotografie...) Výuka bude doplňována o individuální či skupinové telefonické hovory vzhledem k udržení sociálního kontaktu a motivací dětí, případně on-line bloky, které si povedou třídní učitelky. Tato forma je dobrovolná a závisí na možnostech rodiny, neboť MŠ nedisponuje dostatečným množstvím ICT techniky pro zápůjčky.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9BB46A" w14:textId="77777777" w:rsidR="00210752" w:rsidRPr="00B44AC8" w:rsidRDefault="00210752" w:rsidP="00E04ADB">
+    <w:p w14:paraId="77B4DAA7" w14:textId="77777777" w:rsidR="00210752" w:rsidRPr="0054777C" w:rsidRDefault="00210752" w:rsidP="00E04ADB">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="643"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="466532C7" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00210752" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70354142" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00E03EFF" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00210752">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">OMLOUVÁNÍ DĚTÍ </w:t>
       </w:r>
-      <w:r w:rsidR="00C177DC" w:rsidRPr="00210752">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C177DC" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Z DISTANČNÍHO VZDĚLÁVÁNÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3359E831" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="46158646" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CD0AAA" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Rodič má povinnost informovat MŠ v případě, že se dítě nemůže distančně vzdělávat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2D68DC" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="4F1EF06D" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Omluvit z DV lze pouze z důvodu nemoci nebo navštěvování krizové MŠ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381C7738" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="70FA692D" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00E03EFF" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nepřítomnost na DV zákonný zástupce neprodleně oznamuje v aplikaci </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>NAŠE MŠ OMLUVENKY</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01A26" w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37167B22" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00F12CDB">
-[...7 lines deleted...]
-    <w:p w14:paraId="747E8E61" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00210752" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="51A1CC8C" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00F12CDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4730F199" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00E03EFF" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00210752">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>HODNOCENÍ VÝSLEDKŮ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362926EF" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="3BB15326" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCFA71B" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodiče mají povinnost s dítětem zadané úkoly distanční výuky plnit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C776DD" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="654A8987" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Zpracované úkoly je možné posílat průběžně během celého distančního vzdělávání –přes email (fotografie výrobků nebo dítěte při tvorbě)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7627E688" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="778AEE42" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovních listy – osobní předání nebo vhození do schránky školy vždy v pondělí). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C3DEF9" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="00B44AC8" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="27E36199" w14:textId="77777777" w:rsidR="00F12CDB" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Po ukončení DV je rodič povinen předat chybějící vypracované materiály k založení do portfolia v MŠ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4DE221" w14:textId="77777777" w:rsidR="006E5F64" w:rsidRPr="00743144" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
+    <w:p w14:paraId="5923FBBA" w14:textId="77777777" w:rsidR="006E5F64" w:rsidRPr="0054777C" w:rsidRDefault="00F12CDB" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Rodičům bude poskytována zpětná vazba přes email nebo telefonicky. Výsledky vzdělávání budou zapisovány do diagnostických listů.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E8E694" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="00B44AC8" w:rsidRDefault="00792413" w:rsidP="00C82F5E">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="547D03E8" w14:textId="77777777" w:rsidR="00792413" w:rsidRDefault="00792413" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0BC65A" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC55A30" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4721C811" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76050BEA" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA704BF" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Čl. V</w:t>
       </w:r>
-      <w:r w:rsidR="004E6746">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004E6746" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C421BA" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C421BA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Upřesnění výkonu práv a povinnosti zákonných zástupců při vzdělávání dětí a pravidla vzájemných vztahů zákonných zástupců s pedagogickými pracovníky mateřské školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4AA73D" w14:textId="77777777" w:rsidR="00774CBE" w:rsidRPr="00B44AC8" w:rsidRDefault="00014216" w:rsidP="00C82F5E">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="346DED3A" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="78329BBD" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:pict w14:anchorId="12943508">
-[...17 lines deleted...]
-    <w:p w14:paraId="3A3344DA" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00774CBE" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488DA16A" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00E03EFF" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774CBE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Stanovení podmínek pobytu dítěte, způsobu a rozsahu jeho stravování</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE5342A" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00B44AC8" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="7C762DCE" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="785"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC830EB" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ři přijetí dítěte do mateřské školy stanoví ředitelka mateřské školy po </w:t>
       </w:r>
-      <w:r w:rsidR="00840401">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00840401" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">písemné </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dohodě se zákonnými zástupci dítěte dny docházky dítěte do mateřské školy a délku jeho pobytu v těchto dnech v mateřské škole. Zároveň dohodne se zákonnými zástupci dítěte způsob a rozsah jeho stravování po dobu pobytu v mateřské škole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030F085A" w14:textId="77777777" w:rsidR="005A072B" w:rsidRPr="00B44AC8" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="07099598" w14:textId="77777777" w:rsidR="005A072B" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ákonní zástupci mohou požádat o změnu výše sjednaných podmínek. Tuto skutečnost je nutno dohodnout s ředitelkou mateřské školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C0170B" w14:textId="77777777" w:rsidR="002A0272" w:rsidRPr="00B44AC8" w:rsidRDefault="002A0272" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="15BCA31E" w14:textId="77777777" w:rsidR="002A0272" w:rsidRPr="0054777C" w:rsidRDefault="002A0272" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E410399" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00E04ADB" w:rsidRDefault="00E04ADB" w:rsidP="00C82F5E">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="00CA6089" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00E04ADB" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00E04ADB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Evidence dítěte</w:t>
       </w:r>
-      <w:r w:rsidR="005A072B" w:rsidRPr="00E04ADB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005A072B" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> – školní matrika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F33E611" w14:textId="77777777" w:rsidR="005A072B" w:rsidRPr="00B44AC8" w:rsidRDefault="005A072B" w:rsidP="00345E1D">
+    <w:p w14:paraId="6EE628CE" w14:textId="77777777" w:rsidR="005A072B" w:rsidRPr="0054777C" w:rsidRDefault="005A072B" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Po přijetí dítěte do MŠ předají zákonní zástupci ředitelce MŠ vyplněný </w:t>
       </w:r>
-      <w:r w:rsidR="0026220D" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0026220D" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Dotazník</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> dítěte</w:t>
       </w:r>
-      <w:r w:rsidR="0026220D" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0026220D" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>, Zmocnění k odvádění dítěte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidR="0026220D" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0026220D" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Přihlášku ke</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0026220D" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0026220D" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>stravování dítěte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750DD9B6" w14:textId="77777777" w:rsidR="005A072B" w:rsidRPr="00B44AC8" w:rsidRDefault="005A072B" w:rsidP="00345E1D">
+    <w:p w14:paraId="0EB85A28" w14:textId="77777777" w:rsidR="005A072B" w:rsidRPr="0054777C" w:rsidRDefault="005A072B" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Informace o dětech vedené ve školní matrice jsou důsledně využívány pouze pro vnitřní potřebu školy, oprávněné orgány státní správy a samosprávy a pro potřebu uplatnění zákona č. 106/1999 Sb., o svobodném přístupu k informacím.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F661C85" w14:textId="636B1707" w:rsidR="00404244" w:rsidRPr="00B44AC8" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="51675E29" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Zákonní zástupci nahlásí v MŠ každou změnu v údajích</w:t>
       </w:r>
-      <w:r w:rsidR="00B85618" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B85618" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00840401">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00840401" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">adresa, </w:t>
       </w:r>
-      <w:r w:rsidR="00A35EC6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A35EC6" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>telefon…</w:t>
       </w:r>
-      <w:r w:rsidR="00B85618" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B85618" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B60E877" w14:textId="77777777" w:rsidR="00C421BA" w:rsidRPr="00B44AC8" w:rsidRDefault="00C421BA" w:rsidP="00C82F5E">
+    <w:p w14:paraId="05943C7D" w14:textId="77777777" w:rsidR="00C421BA" w:rsidRPr="0054777C" w:rsidRDefault="00C421BA" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4FC30861" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00774CBE" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E148F9" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00E03EFF" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774CBE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Upřesnění podmínek pro přebírání dětí od zákonných zástupců ke vzdělávání v mateřské škole a pro jejich předávání zákonným zástupcům po ukončení vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0825417D" w14:textId="77777777" w:rsidR="009339A6" w:rsidRPr="00B44AC8" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="37B94FD3" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="785"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B38238C" w14:textId="77777777" w:rsidR="009339A6" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ákonní zástupci v době určené pro příchod dětí do mateřské školy předávají dítě </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184E207E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00B44AC8" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="13B8A028" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">po jeho převlečení v šatně </w:t>
       </w:r>
-      <w:r w:rsidR="006B61F2" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006B61F2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učiteli</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mateřské školy, a to až v příslušné třídě, do které dochází. Nestačí doprovodit dítě pouze ke vchodu do MŠ nebo šatny s tím, že dítě dojde do třídy již samo. V tomto případě </w:t>
       </w:r>
-      <w:r w:rsidR="00B85618" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B85618" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>mateřská škola nenese</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> odpovědnost za bezpečí dítěte až do jeho příchodu do třídy a kontaktovala by sociální pracovnici. Zákonní zástupci si pro děti chodí až ke dveřím třídy nebo na školní zahradu</w:t>
       </w:r>
-      <w:r w:rsidR="008E76EA" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E76EA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08415193" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00B44AC8" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="2CE4E065" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> případě, že je se zákonnými zástupci dohodnuta individuální délka jeho pobytu v mateřské škole, bude s nimi i samostatně dohodnut způsob </w:t>
       </w:r>
-      <w:r w:rsidR="00271ED3" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00271ED3" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>předávání</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dítěte ke vzdělávání a jeho předávání po ukončení vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE33909" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00B44AC8" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="63814F91" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ákonní zástupci dítěte mohou pověřit jinou osobu pro jeho přebírání a předávání při vzdělávání v mateřské škole. Zákonný zástupce musí mít vyplněné „Zmocnění“, kde jsou uvedeny pověřené osoby. Písemné potvrzení předá učitelce ve třídě nebo ředitelce mateřské školy</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440FF6CB" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00B44AC8" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="72D65573" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ákonní zástupci dítěte mohou pověřit </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>k přebírání</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dítěte nezletilou osobu (starší sourozenec). Ke Zmocnění je nutné písemně doplnit souhlas s předáváním nezletilé osobě. Dle občanského zákoníku - č. 89/2012 Sb., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00421975" w:rsidRPr="00B44AC8">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00421975" w:rsidRPr="0054777C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">§ </w:t>
         </w:r>
-        <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
+        <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00421975" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00421975" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>udělil – lij</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...13 lines deleted...]
-    <w:p w14:paraId="337BB27F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00B44AC8" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zákonný zástupce nezletilému, který nenabyl plné svéprávnosti, ve shodě se zvyklostmi soukromého života souhlas k určitému právnímu jednání nebo k dosažení určitého účelu, je nezletilý schopen v mezích souhlasu sám právně jednat, pokud to není zákonem zvlášť zakázáno; souhlas může být následně omezen i vzat zpět. Od převzetí dítěte za něj přebírají veškerou právní zodpovědnost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23990C93" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2B7B896E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00774CBE" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4184172E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00E03EFF" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774CBE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Konkretizace způsobu informování zákonných zástupců dětí o průběhu jejich vzdělávání a akcích školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D540BE4" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00B44AC8" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="037A06E6" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="785"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B674818" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ř</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>editelka mateřské školy nejméně jednou za školní rok svolává třídní schůzky, na kterých jsou zákonní zástupci dětí informováni o všech rozhodnutích mateřské školy týkajících se podstatných záležitostí vzdělávání dětí. V případě nezbytné potřeby může být svolána i mimořádná schůzka zákonných zástupců s vedením mateřské školy, a to zejména z provozních důvodů</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C58F5E1" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00B44AC8" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="4445B6CE" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ákonní zástupci si mohou předem domluvit individuální pohovor s ředitelkou mateřské školy nebo pracovníkem vykonávající pedagogickou činnost ve třídě a projednat záležitosti týkající se průběhu vzdělávání</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDDA096" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="4182E0DE" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00B44AC8">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ákonný zástupce je povinen se na vyzvání ředitelky školy osobně zúčastnit projednání závažných otázek týkajících se vzdělávání dítěte, porušování provozu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01884" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>MŠ</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60669140" w14:textId="77777777" w:rsidR="00CA54EA" w:rsidRPr="00CA54EA" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="54F96AEE" w14:textId="77777777" w:rsidR="00CA54EA" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ýt </w:t>
       </w:r>
-      <w:r w:rsidR="00B85618">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B85618" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>informováni o všem, co se děje, a to w</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ebovými stránkami -  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00A9782D" w:rsidRPr="00831527">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00A9782D" w:rsidRPr="0054777C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>www.msotysynka.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DF40A1" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="7F8814D5" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00CA54EA" w:rsidRPr="00900753">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CA54EA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t> aplikaci Naše MŠ</w:t>
       </w:r>
-      <w:r w:rsidR="00CA54EA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CA54EA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nástěnkami a tabulemi v šatnách. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BF4E68" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="2294308F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ateřská škola může organizovat zotavovací pobyty ve zdravotně příznivém prostředí bez přerušení vzdělávání, školní výlety a další akce související se vzdělávací činností školy. O uskutečnění těchto pobytů, výletů a dalších akcí informuje mateřská škola zákonné zástupce dětí nejméně týden před jejich zahájením</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2FD788" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="2A17971F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="386C3787" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00774CBE" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660D4A70" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774CBE">
-[...9 lines deleted...]
-    <w:p w14:paraId="2A9AF595" w14:textId="77777777" w:rsidR="00A9782D" w:rsidRPr="00C8574E" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Konkretizace způsobu omlouvání dětí zákonnými zástupci z každodenního vzdělávání a způsobu informování o jejich zdravotním stavu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EDA426" w14:textId="77777777" w:rsidR="00A9782D" w:rsidRPr="00E03EFF" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="15CC302B" w14:textId="1E5F5BE9" w:rsidR="00D43F00" w:rsidRPr="00C8574E" w:rsidRDefault="00404244" w:rsidP="00D43F00">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pokud je zákonnému zástupci předem známa nepřítomnost dítěte při vzdělávání v mateřské škole, oznámí tuto skutečnost neprodleně, včetně předpokládané délky nepřítomnosti, prostřednictvím aplikace </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>NAŠE MŠ – OMLUVENKY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BF0A25" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="708"/>
-[...64 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="markedcontent"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="794123D7" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="00C8574E" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF4D3BC" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="00E03EFF" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Dítě je automaticky přihlášeno k celodennímu stravování na celý kalendářní měsíc</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="5308E9B0" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="00C8574E" w:rsidRDefault="00D43F00" w:rsidP="00D43F00">
+      </w:pPr>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Dítě je automaticky přihlášeno k celodennímu stravování na celý kalendářní měsíc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276B7FCE" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="0054777C" w:rsidRDefault="00D43F00" w:rsidP="00D43F00">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00D42B64" w14:textId="1A94A484" w:rsidR="00057A70" w:rsidRPr="00C8574E" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
+    <w:p w14:paraId="6212D7A1" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="00E03EFF" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...124 lines deleted...]
-    <w:p w14:paraId="3FA16462" w14:textId="77777777" w:rsidR="00C8574E" w:rsidRPr="00C8574E" w:rsidRDefault="00C8574E" w:rsidP="00C8574E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odhlašování stravy dítěte – stravu zákonný zástupce odhlašuje samostatně prostřednictvím aplikace </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>STRAVA.cz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E71482" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00E03EFF" w:rsidP="00E03EFF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0165E20D" w14:textId="77777777" w:rsidR="00C8574E" w:rsidRPr="00C8574E" w:rsidRDefault="00C8574E" w:rsidP="00C8574E">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="470A6A9C" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRDefault="00D43F00" w:rsidP="00E03EFF">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...98 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na pondělí je nutné stravu odhlásit nejpozději do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8:00 hodin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, na další dny nejpozději do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>13:00 hodin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> předcházejícího dne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A8C307" w14:textId="77777777" w:rsidR="00057A70" w:rsidRPr="0054777C" w:rsidRDefault="00D43F00" w:rsidP="00E03EFF">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Siln"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="02650075" w14:textId="7B8DA391" w:rsidR="00576FCB" w:rsidRPr="00C8574E" w:rsidRDefault="00D77411" w:rsidP="00057A70">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Omluvení dítěte v aplikaci NAŠE MŠ samo o sobě stravu neodhlašuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664ED402" w14:textId="77777777" w:rsidR="00C8574E" w:rsidRPr="0054777C" w:rsidRDefault="00C8574E" w:rsidP="00E03EFF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7928434A" w14:textId="77777777" w:rsidR="00576FCB" w:rsidRPr="00E03EFF" w:rsidRDefault="00D77411" w:rsidP="00057A70">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00F33275" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F33275" w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">řádné </w:t>
       </w:r>
-      <w:r w:rsidR="00F33275" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F33275" w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>odhlašování stravy plně odpovíd</w:t>
       </w:r>
-      <w:r w:rsidR="00057A70" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00057A70" w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="00F33275" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F33275" w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> zákonný zástupc</w:t>
       </w:r>
-      <w:r w:rsidR="00057A70" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00057A70" w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00F33275" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F33275" w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D5BF19" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="00C8574E" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
+    <w:p w14:paraId="18AA63AC" w14:textId="77777777" w:rsidR="00E03EFF" w:rsidRPr="0054777C" w:rsidRDefault="00E03EFF" w:rsidP="00057A70">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBE85A4" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="00E03EFF" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>První den neplánované nepřítomnosti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> dítěte, mají rodiče možnost si oběd vyzvednout do jídlonosičů, ostatní dny v případě včasného neodhlášení jsou povinni uhradit i režijní náklady.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1120EF" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="00C8574E" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
+    <w:p w14:paraId="3719BB59" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="00E03EFF" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Dítě, které odchází domů </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>po obědě</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> a má uhrazenu celodenní stravu, si vyzvedne odpolední svačinu v 14.30 hodin ve třídě.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B295E86" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="00C8574E" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
+    <w:p w14:paraId="713505D8" w14:textId="77777777" w:rsidR="00D43F00" w:rsidRPr="00E03EFF" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C8574E">
-[...32 lines deleted...]
-    <w:p w14:paraId="4D1BEB28" w14:textId="77777777" w:rsidR="000B0B0A" w:rsidRPr="00C8574E" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odchod dítěte po obědě – pokud je tato skutečnost nahlášena a odpolední svačina odhlášena prostřednictvím aplikace </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>STRAVA.cz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v termínu stanoveném školní jídelnou, odpolední svačina se dítěti nevydává.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2E185F" w14:textId="77777777" w:rsidR="000B0B0A" w:rsidRPr="00E03EFF" w:rsidRDefault="00D43F00" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C8574E">
-[...15 lines deleted...]
-    <w:p w14:paraId="43194B60" w14:textId="77777777" w:rsidR="000B0B0A" w:rsidRPr="00C8574E" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vedoucí školní jídelny – tel. 724 928 768; kontakt použijte v případě nefunkčnosti aplikace STRAVA.cz nebo při řešení stravování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7569B360" w14:textId="77777777" w:rsidR="000B0B0A" w:rsidRPr="0054777C" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> první den</w:t>
       </w:r>
-      <w:r w:rsidR="000B0B0A" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000B0B0A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> neplánované </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nepřítomnosti </w:t>
       </w:r>
-      <w:r w:rsidR="000B0B0A" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000B0B0A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">má dítěte </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nárok na vydání obědu do jídlo</w:t>
       </w:r>
-      <w:r w:rsidR="005268F4" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005268F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nosiče</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. V další dny nepřítomnosti</w:t>
       </w:r>
-      <w:r w:rsidR="000B0B0A" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000B0B0A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nemá nárok dítě</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B0B0A" w:rsidRPr="00C8574E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000B0B0A" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>na dotovanou stravu, je nutno doplatit režijní náklady do plné ceny oběda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6D86A7" w14:textId="77777777" w:rsidR="000B0B0A" w:rsidRPr="00C8574E" w:rsidRDefault="000B0B0A" w:rsidP="000B0B0A">
+    <w:p w14:paraId="731352EC" w14:textId="77777777" w:rsidR="000B0B0A" w:rsidRPr="0054777C" w:rsidRDefault="000B0B0A" w:rsidP="000B0B0A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D39A45" w14:textId="3A42A16C" w:rsidR="005268F4" w:rsidRPr="00124C4F" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="47611B0D" w14:textId="77777777" w:rsidR="005268F4" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Oběd si můžete vyzvednout </w:t>
       </w:r>
-      <w:r w:rsidR="005268F4" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005268F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ve školní jídelně a výdejně v době od 11,00 – 11,30 hodin.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA77A3" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00AA77A3" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> V případě řádně neodhlášené stravy je zákonný zástupce povinen uhradit veške</w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ré </w:t>
       </w:r>
-      <w:r w:rsidR="008D3597" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="008D3597" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">provozní </w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>náklady</w:t>
       </w:r>
-      <w:r w:rsidR="008D3597" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="008D3597" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> na přípravu jídla</w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>, jedná se neoprávněně</w:t>
       </w:r>
-      <w:r w:rsidR="00AA77A3" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00AA77A3" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">odebraný </w:t>
       </w:r>
-      <w:r w:rsidR="00AA77A3" w:rsidRPr="000B0B0A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00AA77A3" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>oběd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE3D581" w14:textId="77777777" w:rsidR="00124C4F" w:rsidRPr="008D7CCE" w:rsidRDefault="00124C4F" w:rsidP="00345E1D">
+    <w:p w14:paraId="73578A2D" w14:textId="77777777" w:rsidR="00124C4F" w:rsidRPr="0054777C" w:rsidRDefault="00124C4F" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Na základě písemného doporučení dětského lékaře, může rodič požádat vedení MŠ o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293788B3" w14:textId="2B715260" w:rsidR="00124C4F" w:rsidRDefault="00124C4F" w:rsidP="008D7CCE">
+    <w:p w14:paraId="005CD2FE" w14:textId="77777777" w:rsidR="00124C4F" w:rsidRPr="0054777C" w:rsidRDefault="00124C4F" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">úpravu stravování s ohledem na dietu dítěte. Vaříme pro děti s bezlepkovou dietou </w:t>
       </w:r>
-      <w:r w:rsidR="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="008D7CCE" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a bezlaktózovou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3571EF43" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="04170A75" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="0054777C" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="65E53D77" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F8D61E" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Informace ke konzumaci vlastního jídla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2673F631" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="1F3AF3CF" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Ustanovení § 4 odst. 10 vyhlášky č. 107/2005 Sb., o školním stravování, ve znění novely</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B88839" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="33A814A0" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>č. 310/2025 Sb. (dále jen „vyhláška“), zní:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474EC50E" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="522C1258" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>„(10) Zařízení školního stravování umožní dítěti, žákovi nebo studentovi, kterým</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EA7577" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="7FC89A19" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>právnická osoba vykonávající činnost školy zajišťuje školní stravování, konzumaci</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A925BB" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="4DCCB302" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>vlastního jídla časově a prostorově společně se školním stravováním. Dítěti nebo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2819460F" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="40FC2C5E" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>žákovi dále poskytne zařízení školního stravování nezbytnou pomoc při konzumaci</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA18018" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="253EE76B" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>vlastního jídla a v souvislosti s ní, pokud tuto pomoc potřebuje.“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABBFFF9" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="7940C278" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Za obsah a kvalitu tohoto jídla zařízení školního stravování žádným způsobem neodpovídá.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6957B29F" w14:textId="467D9CD1" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="44716430" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646C5C52" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="4D1D632C" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7CCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Nezbytnost a potřebnost pomoci</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1E9879" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+    <w:p w14:paraId="7B7271BD" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0A0A52AD" w14:textId="4232A1AD" w:rsidR="008D7CCE" w:rsidRPr="008D7CCE" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rozsah nezbytné pomoci při konzumaci vlastního jídla se posuzuje podle konkrétních potřeb dítěte a provozních, hygienických a bezpečnostních podmínek zařízení školního stravování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708248EF" w14:textId="77777777" w:rsidR="008D7CCE" w:rsidRPr="00E03EFF" w:rsidRDefault="008D7CCE" w:rsidP="008D7CCE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="2F6D449A" w14:textId="77777777" w:rsidR="00F722E4" w:rsidRPr="000B0B0A" w:rsidRDefault="00F722E4" w:rsidP="00C8574E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Podrobnosti ke konzumaci vlastního jídla stanoví vnitřní řád školní jídelny v souladu s § 4 odst. 10 vyhlášky č. 107/2005 Sb., o školním stravování, ve znění pozdějších předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5134DA9B" w14:textId="77777777" w:rsidR="00F722E4" w:rsidRPr="00E03EFF" w:rsidRDefault="00F722E4" w:rsidP="00C8574E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60D22E98" w14:textId="59286F22" w:rsidR="00481A24" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
+    <w:p w14:paraId="73B347CB" w14:textId="77777777" w:rsidR="00481A24" w:rsidRPr="00E03EFF" w:rsidRDefault="00A35EC6" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...75 lines deleted...]
-    <w:p w14:paraId="7A525BC6" w14:textId="77777777" w:rsidR="00F51E89" w:rsidRPr="002031D4" w:rsidRDefault="002E3FA2" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce má povinnost při předávání dítěte učitelce nahlásit jakékoliv zdravotní obtíže dítěte (rýma, kašel, bolest břicha, hlavy apod.), teprve poté může opustit školu. Do kolektivu nemůže být přijato dítě nemocné s příznaky. Do mateřské školy nejsou přijímány děti, které mají končetinu opatřenou sádrou, dlahou nebo ortézou, která je omezuje v pohybu, sebeobsluze nebo brání zajištění bezpečnosti dítěte a jeho okolí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD62EA2" w14:textId="77777777" w:rsidR="00F51E89" w:rsidRPr="00E03EFF" w:rsidRDefault="002E3FA2" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0420D9F7" w14:textId="77777777" w:rsidR="00774CBE" w:rsidRPr="00481A24" w:rsidRDefault="00774CBE" w:rsidP="00774CBE">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>V odůvodněném individuálním případě může mateřská škola v souvislosti s ochranou zdraví a bezpečnosti požádat zákonného zástupce o doložení zdravotní způsobilosti dítěte k účasti na předškolním vzdělávání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C7C84F" w14:textId="77777777" w:rsidR="00774CBE" w:rsidRPr="0054777C" w:rsidRDefault="00774CBE" w:rsidP="00774CBE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7B568370" w14:textId="77777777" w:rsidR="005268F4" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095C2ECF" w14:textId="77777777" w:rsidR="005268F4" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774CBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Stanovení podmínek pro úhradu úplaty za předškolní vzdělávání a stravného v mateřské škole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FD4E0F" w14:textId="77777777" w:rsidR="00774CBE" w:rsidRPr="00774CBE" w:rsidRDefault="00774CBE" w:rsidP="00774CBE">
+    <w:p w14:paraId="307C5FD7" w14:textId="77777777" w:rsidR="00774CBE" w:rsidRPr="0054777C" w:rsidRDefault="00774CBE" w:rsidP="00774CBE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="785"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CCC5C58" w14:textId="56FF6BD7" w:rsidR="004754EC" w:rsidRPr="004754EC" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="2E758E21" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="0075346E" w:rsidP="0075346E">
+      <w:pPr>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Úplata za vzdělávání:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDA455A" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0054777C" w:rsidRDefault="004754EC" w:rsidP="004754EC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
-        <w:numPr>
-[...37 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C61DAC6" w14:textId="2A63AC0E" w:rsidR="004754EC" w:rsidRPr="004754EC" w:rsidRDefault="004754EC" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A384D5" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="4112AC4E" w14:textId="02857ECC" w:rsidR="004754EC" w:rsidRDefault="004754EC" w:rsidP="00345E1D">
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Předškolní vzdělávání v mateřské škole se poskytuje bezúplatně od počátku školního roku, který následuje po dni, kdy dítě dosáhne pátého roku věku (§ 123 odst. 2 školského zákona).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2BB207" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="04690607" w14:textId="077E1690" w:rsidR="004754EC" w:rsidRDefault="004754EC" w:rsidP="00345E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výši měsíční úplaty za předškolní vzdělávání stanoví zřizovatel na období školního roku nejpozději do 30. června předcházejícího školního roku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4959776E" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4C18FE47" w14:textId="77777777" w:rsidR="004754EC" w:rsidRDefault="004754EC" w:rsidP="004754EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ředitelka mateřské školy informuje zákonné zástupce o stanovené výši úplaty (§ 6 odst. 1 vyhlášky č. 14/2005 Sb.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08479C58" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="75DFCB6C" w14:textId="77777777" w:rsidR="004754EC" w:rsidRDefault="004754EC" w:rsidP="004754EC">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Osvobození od úplaty za předškolní vzdělávání se poskytuje v souladu s § 6 odst. 6 vyhlášky č. 14/2005 Sb., o předškolním vzdělávání, ve znění pozdějších předpisů, pokud oprávněná osoba rozhodnou skutečnost prokáže ředitelce mateřské školy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E45863B" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="004754EC">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="258BE213" w14:textId="77777777" w:rsidR="004754EC" w:rsidRDefault="004754EC" w:rsidP="004754EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a) zákonný zástupce dítěte, který je příjemcem dávky státní sociální pomoci, jejíž součástí je složka na živobytí, nebo členem domácnosti tohoto příjemce podle zákona o dávce státní sociální pomoci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3B49FF" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="004754EC">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="026CC5DA" w14:textId="77777777" w:rsidR="004754EC" w:rsidRDefault="004754EC" w:rsidP="004754EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>b) zákonný zástupce nezaopatřeného dítěte, pokud tomuto dítěti náleží zvýšení příspěvku na péči podle zákona o sociálních službách nebo je příjemcem dávky státní sociální pomoci, jejíž součástí je bonus na dítě, nebo členem domácnosti tohoto příjemce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599276D4" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="004754EC">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="21EEF298" w14:textId="77777777" w:rsidR="004754EC" w:rsidRDefault="004754EC" w:rsidP="004754EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>c) rodič, kterému náleží zvýšení příspěvku na péči podle zákona o sociálních službách z důvodu péče o nezaopatřené dítě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E58FE2" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="004754EC">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="66DD861D" w14:textId="77777777" w:rsidR="004754EC" w:rsidRDefault="004754EC" w:rsidP="004754EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>d) fyzická osoba, která o dítě osobně pečuje a z důvodu péče o toto dítě pobírá dávky pěstounské péče podle zákona o sociálně-právní ochraně dětí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCDCE62" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="004754EC">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Žádost o osvobození od úplaty podává zákonný zástupce písemně ředitelce mateřské školy a doloží skutečnosti rozhodné pro osvobození.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4173540D" w14:textId="77777777" w:rsidR="004754EC" w:rsidRPr="0075346E" w:rsidRDefault="004754EC" w:rsidP="004754EC">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce je povinen škole bez zbytečného odkladu oznámit změnu skutečností rozhodných pro osvobození od úplaty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006C5762" w14:textId="77777777" w:rsidR="00520242" w:rsidRPr="0075346E" w:rsidRDefault="00520242" w:rsidP="00451914">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pokud je žádost o osvobození za příslušný kalendářní měsíc podána před dnem splatnosti, nastane splatnost nejdříve dnem, kdy rozhodnutí ředitelky mateřské školy o žádosti nabude právní moci (§ 6 odst. 7 vyhlášky č. 14/2005 Sb.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57610A37" w14:textId="77777777" w:rsidR="00E27FEF" w:rsidRPr="0075346E" w:rsidRDefault="00E27FEF" w:rsidP="00451914">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ŽÁDOST O PROMINUTÍ </w:t>
-[...64 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D1C1FD" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...22 lines deleted...]
-    <w:p w14:paraId="5EA76EC3" w14:textId="1FA3D1D7" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00FA4B51">
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci, kteří nejsou od úplaty osvobozeni, dodržují při úhradě úplaty následující podmínky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0BDC54" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="585107DB" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00271ED3" w:rsidRDefault="00404244" w:rsidP="00FA4B51">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">výše úplaty pro školní rok 2026/2027 činí </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>750 Kč</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> měsíčně, pokud tuto výši stanovil zřizovatel; aktuální výše úplaty je zákonným zástupcům oznámena vhodným způsobem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44105F0D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="37A7454F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00FA4B51">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>úplata za příslušný kalendářní měsíc je splatná do 15. dne stávajícího kalendářního měsíce, pokud ředitelka mateřské školy nedohodne se zákonným zástupcem jinou splatnost,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431B5C13" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">přeplatky se vracejí na účet zákonného zástupce v měsíci </w:t>
       </w:r>
-      <w:r w:rsidR="00271ED3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00271ED3" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>prosinci</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nebo září daného </w:t>
       </w:r>
-      <w:r w:rsidR="00271ED3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00271ED3" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kalendářního </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>roku</w:t>
       </w:r>
-      <w:r w:rsidR="0045587F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0045587F" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271ABEFE" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00900753" w:rsidRDefault="00404244" w:rsidP="00900753">
+    <w:p w14:paraId="0BA82364" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00900753">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s ředitelkou školy lze v mimořádné situaci domluvit platbu hotově</w:t>
       </w:r>
-      <w:r w:rsidR="0045587F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0045587F" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481DE134" w14:textId="77777777" w:rsidR="00271ED3" w:rsidRDefault="00404244" w:rsidP="00FA4B51">
+    <w:p w14:paraId="4C6268AD" w14:textId="77777777" w:rsidR="00271ED3" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3D5553F1" w14:textId="77777777" w:rsidR="00C76419" w:rsidRPr="00C76419" w:rsidRDefault="00C76419" w:rsidP="00C76419">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>je-li v kalendářním měsíci omezen nebo přerušen provoz mateřské školy na dobu delší než 5 vyučovacích dnů, úplata se poměrně snižuje podle § 6 odst. 5 vyhlášky č. 14/2005 Sb.; o snížené výši úplaty ředitelka vhodným způsobem informuje zákonné zástupce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76569B46" w14:textId="77777777" w:rsidR="00C76419" w:rsidRDefault="00C76419" w:rsidP="00C76419">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0D822C68" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="00260AC7" w:rsidRDefault="00792413" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738FB1E1" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C76419">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA802D7" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C76419">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A81E6EB" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C76419">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7484A607" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C76419">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE24086" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C76419">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D21066" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="0075346E" w:rsidRDefault="00792413" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CBE9FB" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="0075346E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Čl. V</w:t>
       </w:r>
-      <w:r w:rsidR="004E6746">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E6746" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="000C072E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="000C072E" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C421BA" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C421BA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PROVOZ A VNITŘNÍ REŽIM MATEŘSKÉ ŠKOLY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7996F2" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00014216" w:rsidP="00D01884">
+    <w:p w14:paraId="77DBFC40" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00D01884">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="178CE869" w14:textId="77777777" w:rsidR="00816E29" w:rsidRPr="00816E29" w:rsidRDefault="00816E29" w:rsidP="00816E29">
+    </w:p>
+    <w:p w14:paraId="4D691AAF" w14:textId="77777777" w:rsidR="00816E29" w:rsidRPr="0054777C" w:rsidRDefault="00816E29" w:rsidP="00816E29">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13BCB201" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00774CBE" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="54319A18" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774CBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Podmínky provozu a organizace vzdělávání v mateřské škole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49058A22" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="0DF1617D" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="0075346E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0035B8ED" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ateřská škol</w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a je s celodenním provozem od 6,00 do 16,</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>30 hodin (včetně provozu jednoho z měsíců o hlavních prázdninách)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749115E9" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="28041EA3" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">rovoz MŠ je přerušen mezi vánočními svátky na dobu dvou až </w:t>
       </w:r>
-      <w:r w:rsidR="00271ED3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00271ED3" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>pěti</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dnů, taktéž je provoz přerušen v měsících červenci nebo srpnu. Přerušení provozu MŠ oznámí ředitelka školy zástupci dítěte nejméně 2 měsíce předem. V době uzavření MŠ červenci či srpnu si docházku dítěte zajišťuje zákonný zástupce sám</w:t>
       </w:r>
-      <w:r w:rsidR="00834B1E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00834B1E" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, v jiné mateřské škole</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ředitelka MŠ jen zveřejní, která MŠ na území města </w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ostravy</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> zajišťuje v této době provoz</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D028A7F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="41181215" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>rovoz mateřské školy lze ze závažných důvodů a po projednání se zřizovatelem omezit nebo přerušit i v jiném období než stanoveném v předcházejícím odstavci. Za závažné důvody se považují organizační či technické příčiny, které znemožňují řádné poskytování předškolního vzdělávání. Informaci o omezení nebo přerušení provozu zveřejní ředitelka mateřské školy na přístupném místě ve škole neprodleně poté, co o omezení nebo přerušení provozu rozhodne</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658817E8" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="003E63CA" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="537A80B3" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ěti se přijímají do MŠ od 6,00 do 8,20</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> hodin, </w:t>
       </w:r>
-      <w:r w:rsidR="00C61D36" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C61D36" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>o předchozí dohodě lze přivádět dítě do MŠ kdykoliv dle potřeby rodiny, dítě ale musí být nahlášené na stra</w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>vování.</w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3109FD2B" w14:textId="1168D340" w:rsidR="00260AC7" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="1DA84166" w14:textId="77777777" w:rsidR="00260AC7" w:rsidRPr="0075346E" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ěti s docházkou na 4 hodiny denně mají docházku do MŠ v době od 8</w:t>
       </w:r>
-      <w:r w:rsidR="002D78D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002D78D7" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,00</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> do 12</w:t>
       </w:r>
-      <w:r w:rsidR="002D78D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002D78D7" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> hod</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D48834" w14:textId="77777777" w:rsidR="000333F7" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="5AE1AEE2" w14:textId="77777777" w:rsidR="000333F7" w:rsidRPr="0075346E" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dchod dětí domů vzhledem k zabezpečení budov</w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">y probíhá v době </w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>po obědě od 12,3</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">0 do </w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>13,00</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> hod. Odpolední odchod v d</w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>obě od 14,45 do 16,</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>30 hodin.</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000333F7" w:rsidRPr="000333F7">
-[...24 lines deleted...]
-    <w:p w14:paraId="674224F3" w14:textId="14D0AEF4" w:rsidR="00260AC7" w:rsidRPr="000333F7" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+      <w:r w:rsidR="000333F7" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při vyzvedávání dětí se doporučuje rodičům, aby počítali s časem, který dítě potřebuje k dokončení započaté hry a k úklidu hraček. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFF0339" w14:textId="77777777" w:rsidR="00260AC7" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Učitelky odpovídají za</w:t>
       </w:r>
-      <w:r w:rsidRPr="000333F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000333F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">děti od doby, kdy dítě převezmou od zákonných zástupců nebo jimi pověřených osob až do doby, kdy je opět zákonným zástupcům nebo jejich pověřeným osobám předají. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000333F7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Učitelky nemohou dítě předat podnapilým osobám.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F905F4F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00260AC7" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="382B637F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>okud si pověřená osoba nevyzve</w:t>
       </w:r>
-      <w:r w:rsidR="00667D32" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>dne dítě do stanovené doby – 16,</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">30 hod., </w:t>
       </w:r>
-      <w:r w:rsidR="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C61D36" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">učitelka </w:t>
       </w:r>
-      <w:r w:rsidR="003E63CA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003E63CA" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>postupuje takto</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A53C29" w14:textId="77777777" w:rsidR="00260AC7" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="7394C50B" w14:textId="77777777" w:rsidR="00260AC7" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>pokusí se pověřené osoby kontaktovat telefonicky</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E019815" w14:textId="77777777" w:rsidR="00260AC7" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="2D5822E5" w14:textId="77777777" w:rsidR="00260AC7" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>informuje telefonicky ředitelku školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E343765" w14:textId="77777777" w:rsidR="00260AC7" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="293F7440" w14:textId="77777777" w:rsidR="00260AC7" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">řídí se postupem doporučeným </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>MŠMT – obrátí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00260AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> se na městský úřad, který je podle § 15 zákona č. 359/1999 Sb. o sociálně právní ochraně dětí povinen zajistit dítěti neodkladnou péči</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043DE866" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="025B728D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="56094833" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="00C61D36" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>případně se obrátí na Policii České republiky; při součinnosti s Policií České republiky se postupuje podle zákona č. 273/2008 Sb., o Policii České republiky, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094640A6" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0075346E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>kontaktujte Policii ČR Poruba 1 se sídlem, Ostrava – Poruba, Dělnická 392/10 nebo Poruba 2 se sídlem, Ostrava – Poruba, Heyrovského 1737/9.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D23C0BE" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="00C82F5E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
+    <w:p w14:paraId="672AE756" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0075346E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Tel. čísla:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA6084D" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="00C82F5E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
+    <w:p w14:paraId="73F9C691" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0075346E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ing. Dalibor Holek (školství</w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00201CAA">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00201CAA" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>599 480 590</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F992C31" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="00C82F5E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
+    <w:p w14:paraId="50438EA7" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0075346E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Bc. Jolana Tomanová, </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Dis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (OSPOD)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>599 481 520</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724132CF" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="00C82F5E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
+    <w:p w14:paraId="4AC47EC0" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0075346E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Policie ČR:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A471554" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="00C82F5E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
+    <w:p w14:paraId="6F3F5CAC" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0075346E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Dělnická 392/10:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>596 911 333</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240A012C" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="00C82F5E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
+    <w:p w14:paraId="6CD312EA" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0075346E" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Heyrovského 1737/9:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r w:rsidR="00D01884">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D01884" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82F5E">
-[...21 lines deleted...]
-    <w:p w14:paraId="2EDBBDAB" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="00260AC7" w:rsidRDefault="003E63CA" w:rsidP="003E63CA">
+      <w:r w:rsidR="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>974 729 601</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78899284" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0054777C" w:rsidRDefault="003E63CA" w:rsidP="003E63CA">
       <w:pPr>
         <w:ind w:left="2136"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3F0803F1" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="000255BB" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C6C75D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="000255BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ákonný zástupce podepíše hlášení, že si své dítě vyzvedl po provozní době MŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318BFE95" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRDefault="00404244" w:rsidP="00E75BB4">
+    <w:p w14:paraId="74DB2CE6" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00E75BB4">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(pozn.: Učitelka si však nemůže vzít dítě domů, ani jí nelze tuto povinnost uložit. Podle § 5 vyhlášky č. 14/2005 Sb., o předškolním vzdělávání, právnická osoba vykonávající činnost mateřské školy vykonává dohled nad dítětem až do doby, kdy je </w:t>
       </w:r>
-      <w:r w:rsidR="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C61D36" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>učitelka</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> předá jeho zákonnému zástupci nebo jím pověřené osobě. Dobu, po kterou učitelka s dítětem zůstává po skončení své pracovní doby, je nutno posuzovat jako nařízenou práci přesčas. V této době setrvává na území mateřské školy.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B25F49" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00361495" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
+    <w:p w14:paraId="175665E6" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ři vstupu dítěte do MŠ nabízíme individuálně adaptační režim. V průběhu školního roku se mohou zákonní zástupci s ředitelkou školy a učitelkami předem dohodnout na vhodném postupu. Děti nastupující do MŠ mají adaptační režim v průběhu prvních týdnů docházky</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFE6675" w14:textId="77777777" w:rsidR="00361495" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
+    <w:p w14:paraId="688FE339" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ítě v MŠ potřebuje: do třídy pohodlné oblečení, přezůvky (papuče s pevnou patou), pyžamo, náhradní spodní prádlo, sportovní oblečení na školní zahradu, v létě kšiltovku nebo klobouček. Děti musí mít své věci</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>označené, podepsané</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAD88C6" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="003E63CA" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
+    <w:p w14:paraId="730CE429" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00361495">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>a cennosti a donesené hračky mateřská škola neručí!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5564C78E" w14:textId="77777777" w:rsidR="00361495" w:rsidRDefault="00361495" w:rsidP="00C82F5E">
-[...8 lines deleted...]
-    <w:p w14:paraId="16487233" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00774CBE" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="5099ECA8" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00361495" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C18DB4C" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774CBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vnitřní denní režim při vzdělávání dětí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7451B94F" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00774CBE">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="20A1CC87" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="0075346E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A300951" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00774CBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Předškolní vzdělávání probíhá podle vlastního </w:t>
       </w:r>
-      <w:r w:rsidR="00AE7EF2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00AE7EF2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ŠVP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> v základním denním režimu. Povinností </w:t>
       </w:r>
-      <w:r w:rsidR="00AE7EF2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00AE7EF2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>pedagoga</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> je denní režim pružně přizpůsobovat aktuálním potřebám dětí. Respektujeme právo dítěte na vlastní aktivity, je dbáno na soukromí dětí. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE2640F" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00774CBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B256233" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00774CBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743514B1" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="00774CBE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9543" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9543"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E31632" w:rsidRPr="00C82F5E" w14:paraId="30AA2CC2" w14:textId="77777777" w:rsidTr="00E04ADB">
+      <w:tr w:rsidR="00E31632" w:rsidRPr="0054777C" w14:paraId="5303A07D" w14:textId="77777777" w:rsidTr="00E04ADB">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9483" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E3F0109" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="00C82F5E" w:rsidRDefault="00361495" w:rsidP="00774CBE">
+          <w:p w14:paraId="3367C629" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00361495" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5217A17E" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="00C82F5E" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="2F29D01D" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6,00 – 7,</w:t>
             </w:r>
-            <w:r w:rsidR="000B08FA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="000B08FA" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidR="00711651" w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>příchod – scházení</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> dětí </w:t>
             </w:r>
-            <w:r w:rsidR="00361495" w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00361495" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
-            <w:r w:rsidR="000B08FA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="000B08FA" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t> horních třídách</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>, spontánní hry dle přání a volby dětí</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9B35EA" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="7221AB5E" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7,</w:t>
             </w:r>
-            <w:r w:rsidR="000B08FA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="000B08FA" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0 – 9,4</w:t>
             </w:r>
-            <w:r w:rsidR="00A5607A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00A5607A" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">didakticky zacílené činnosti (záměrné i spontánní učení) ve skupinách </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3070355D" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="10B83641" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>a individuálně,</w:t>
             </w:r>
-            <w:r w:rsidR="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00C82F5E" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">hry a činnosti dle vlastní volby dětí v centrech aktivit, námětové hry </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BBC053A" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="06060DE5" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">dle tematického zaměření výchovné práce, individuální péče o děti se specifickými výchovnými </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5721771B" w14:textId="77777777" w:rsidR="00E31632" w:rsidRPr="00C82F5E" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="314FB919" w14:textId="77777777" w:rsidR="00E31632" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>a vzdělávacími potřebami = reedukační a kompenzační pedagogická péče, jazykové chvilky, smyslové hry, ranní cvičení, relaxační chvilky, pohybové hry, komunikativní kruh</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39E33C5F" w14:textId="3899EED2" w:rsidR="00361495" w:rsidRPr="00057612" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="5A7CC2AE" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8,</w:t>
             </w:r>
-            <w:r w:rsidR="007E712C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="007E712C" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D78D7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="002D78D7" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D78D7" w:rsidRPr="002D78D7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="002D78D7" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">průběžné </w:t>
             </w:r>
-            <w:r w:rsidRPr="002D78D7">
-[...3 lines deleted...]
-              <w:t>podá</w:t>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>podávání ranní svačiny</w:t>
             </w:r>
-            <w:r w:rsidRPr="00057612">
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00057612" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00057612" w:rsidRPr="00057612">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00057612" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> děti si nalévají pití z konviček, </w:t>
             </w:r>
-            <w:r w:rsidR="00405865" w:rsidRPr="00057612">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00405865" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">děti </w:t>
             </w:r>
-            <w:r w:rsidR="00057612" w:rsidRPr="00057612">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> si </w:t>
+            <w:r w:rsidR="00057612" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> si</w:t>
             </w:r>
-            <w:r w:rsidR="00405865" w:rsidRPr="00057612">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00057612" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00405865" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>mohou samy mazat pečivo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8FE220" w14:textId="71D3B204" w:rsidR="00361495" w:rsidRPr="00E56CC5" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="7F457BCD" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9,</w:t>
             </w:r>
-            <w:r w:rsidR="00C61D36">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00C61D36" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> – 11,</w:t>
             </w:r>
-            <w:r w:rsidR="00C61D36">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00C61D36" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0062203A" w:rsidRPr="00E56CC5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="0062203A" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>příprava a</w:t>
             </w:r>
-            <w:r w:rsidR="0062203A" w:rsidRPr="00E56CC5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="0062203A" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E56CC5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>pobyt venku</w:t>
             </w:r>
-            <w:r w:rsidR="000B08FA" w:rsidRPr="00E56CC5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="000B08FA" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> je přizpůsobován počasí a rozptylovým podmínkám.  Probíhá každodenně, vyjma nepříznivých podmínek (silný vítr, silný mráz, silný déšť), v tom případě se organizuje náhradní činnost ve třídě</w:t>
             </w:r>
-            <w:r w:rsidR="002413D4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="002413D4" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="000B08FA" w:rsidRPr="00E56CC5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="000B08FA" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> nebo v prvním poschodí v tělocvičně.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73E2C8C1" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="00C82F5E" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="27AB6B93" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>11,</w:t>
             </w:r>
-            <w:r w:rsidR="00C61D36">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00C61D36" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> – 12,</w:t>
             </w:r>
-            <w:r w:rsidR="00C61D36">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00C61D36" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>hygiena, oběd, příprava na odpolední odpočinek</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3C79DD" w14:textId="77777777" w:rsidR="00E31632" w:rsidRPr="00C82F5E" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="764AA2DE" w14:textId="77777777" w:rsidR="00E31632" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>12,</w:t>
             </w:r>
-            <w:r w:rsidR="00C61D36">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00C61D36" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> – 14,20 - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>odpolední odpočinek, náhradní nespací aktivity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="511C06E6" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="00C82F5E" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="28570EE5" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">14,20 – </w:t>
             </w:r>
-            <w:r w:rsidR="00C61D36">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00C61D36" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00C61D36">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00C61D36" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>vstávání, odpolední svačina</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B4189CF" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRDefault="00C61D36" w:rsidP="00774CBE">
+          <w:p w14:paraId="2EE31E91" w14:textId="77777777" w:rsidR="00C82F5E" w:rsidRPr="0054777C" w:rsidRDefault="00C61D36" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00E31632" w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00E31632" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
-            <w:r w:rsidR="00E31632" w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00E31632" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> – 16,30 - </w:t>
             </w:r>
-            <w:r w:rsidR="00E31632" w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidR="00E31632" w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">hry a zájmové činnosti v centrech aktivit, pokračování didakticky </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C50A563" w14:textId="77777777" w:rsidR="002A0272" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
+          <w:p w14:paraId="5A185D11" w14:textId="77777777" w:rsidR="002A0272" w:rsidRDefault="00E31632" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C82F5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="0054777C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>cílených činností, při příznivém počasí pobyt venku</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CE5A2FB" w14:textId="77777777" w:rsidR="00834B1E" w:rsidRPr="00AE7EF2" w:rsidRDefault="00834B1E" w:rsidP="00774CBE">
+          <w:p w14:paraId="73B73E72" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="00774CBE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57E3A37C" w14:textId="77777777" w:rsidR="00834B1E" w:rsidRPr="0054777C" w:rsidRDefault="00834B1E" w:rsidP="00774CBE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B83E373" w14:textId="77777777" w:rsidR="00BA4B75" w:rsidRDefault="00BA4B75" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="4D30D073" w14:textId="77777777" w:rsidR="00BA4B75" w:rsidRDefault="00BA4B75" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DB96581" w14:textId="77777777" w:rsidR="00BA4B75" w:rsidRDefault="00BA4B75" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="64B99AFA" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C77DE94" w14:textId="77777777" w:rsidR="00757F3F" w:rsidRDefault="00757F3F" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="3F7B426F" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA2B001" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="76B07F74" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="6C166AE4" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Čl. VI</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="330FA072" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>I.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798AF360" w14:textId="77777777" w:rsidR="00757F3F" w:rsidRPr="0054777C" w:rsidRDefault="00757F3F" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A7B264" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="0075346E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Čl. VI</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6746" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C421BA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>PODMÍNKY ZAJIŠTĚNÍ BEZPEČNOSTI A OCHRANY ZDRAVÍ DĚTÍ A JEJICH OCHRANY PŘED SOCIÁLNĚ PATOLOGICKÝMI JEVY A PŘED PROJEVY DISKRIMINACE, NEPŘÁTELSTVÍ NEBO NÁSILÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3546E0D8" w14:textId="77777777" w:rsidR="00774CBE" w:rsidRDefault="00014216" w:rsidP="00774CBE">
+    <w:p w14:paraId="5673A4BB" w14:textId="77777777" w:rsidR="00774CBE" w:rsidRPr="0054777C" w:rsidRDefault="00774CBE" w:rsidP="00774CBE">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="2D83842F" w14:textId="77777777" w:rsidR="00774CBE" w:rsidRPr="0054777C" w:rsidRDefault="00774CBE" w:rsidP="00774CBE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2972C848" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00404244" w:rsidP="00774CBE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00667D32" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Péče o zdraví a bezpečnost dětí při vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337A3764" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="00774CBE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...49 lines deleted...]
-    <w:p w14:paraId="6F000396" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72ABCADF" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ateřská škola vykonává dohled nad dítětem od doby, kdy je </w:t>
       </w:r>
-      <w:r w:rsidR="00E52B07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00E52B07" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelka</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> převezme od jeho zákonného zástupce nebo jím pověřené osoby, až do doby, kdy je </w:t>
       </w:r>
-      <w:r w:rsidR="00E52B07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00E52B07" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelka</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> předá jeho zákonnému zástupci nebo jím pověřené </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osobě </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6E9685EE" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4392BB28" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> době pobytu dítěte v MŠ jsou pojištěny proti úrazům a nehodám. Pojištění se vztahuje i</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>na akce organizované mateřskou školou</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9CDFCB" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="6F22C7F8" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">K </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">zajištění bezpečnosti dětí při pobytu mimo území mateřské školy stanoví ředitelka mateřské školy počet </w:t>
       </w:r>
-      <w:r w:rsidR="00E52B07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00E52B07" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">učitelek nebo </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pověřených nepedagogických </w:t>
       </w:r>
-      <w:r w:rsidR="00E52B07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00E52B07" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>zaměstnanců</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> tak, aby na jednoho pedagogického pracovníka připadlo maximálně</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60422A9D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="245E5827" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>20 dětí z běžných tříd, nebo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6569A7E4" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00667D32" w:rsidP="00345E1D">
+    <w:p w14:paraId="526888BD" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00667D32" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dětí ve třídě, kde jsou zařazeny děti se zdravotním postižením</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215AD462" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="0F5299D3" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ři zvýšení počtu dětí nebo při specifických činnostech, například sportovních činnostech, nebo při pobytu dětí v prostředí náročném na bezpečnost určí ředitelka mateřské školy k za</w:t>
       </w:r>
-      <w:r w:rsidR="00E52B07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00E52B07" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>jištění bezpečnosti dětí další učitelku</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, ve výjimečných případech jinou zletilou osobu, která je způsobilá k právním úkonům a která je v pracovněprávním vztahu k právnické osobě, která vykonává činnost mateřské školy</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3492856D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="6EE3DAFD" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ři zajišťování zotavovacích pobytů, popřípadě výletů pro děti určí ředitelka mateřské školy počet </w:t>
       </w:r>
-      <w:r w:rsidR="00D979B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D979B2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelek</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> tak, aby bylo zajištěno vzdělávání dětí, včetně dětí se zdravotním postižením, jejich bezpečnost a ochrana zdraví</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7415678F" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="3655039D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ři vzdělávání dětí dodržují </w:t>
       </w:r>
-      <w:r w:rsidR="00D979B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D979B2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelky</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pravidla a zásady bezpečnosti a ochrany zdraví při práci, které pro tuto oblast stanoví platná školská a pracovněprávní legislativa</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7432C54B" w14:textId="77777777" w:rsidR="002F2086" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="7678607E" w14:textId="77777777" w:rsidR="002F2086" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a základě §</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7EF2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00AE7EF2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>30 školského zákona</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>podmínky zajištění bezpečnosti a ochrany zdraví dětí</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, žáků nebo studentů a jejich ochrany před sociálně patologickými jevy a před projevy diskrim</w:t>
       </w:r>
-      <w:r w:rsidR="0015078E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="0015078E" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>inace, nepřátelství nebo násilí</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> může </w:t>
       </w:r>
-      <w:r w:rsidR="00D979B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D979B2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelka</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ráno při přijetí odmítnout nemocné dítě. Pokud s takovým postupem zákonný zástupce nesouhlasí, může si od pediatra vyžádat doklad o zdravotním stavu svého dítěte, kde bude uveden</w:t>
       </w:r>
-      <w:r w:rsidR="00D979B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D979B2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>o, že dítě do kolektivu MŠ může</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC7C142" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="031AC667" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> době realizace zájmového kroužku odpovídá za děti, které se činností účastní, vždy vedoucí zájmového kroužku (trenér, lektor), a to </w:t>
       </w:r>
-      <w:r w:rsidR="00E52B07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00E52B07" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>na základě písemného pověření zákonného zástupce</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4DFA49" w14:textId="77777777" w:rsidR="00E75BB4" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="3539FE03" w14:textId="77777777" w:rsidR="00E75BB4" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ěti v MŠ jsou pojištěny proti úrazu u České pojišťovny</w:t>
+      </w:r>
+      <w:r w:rsidR="00392D5F" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a.s</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. V případě úrazu zákonní zástupci obdrží od ředitelky školy vyplněný formulář k čerpání pojistné události. Toto pojištění je platné pro všechny akce, které škola pořádá</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16879F49" w14:textId="77777777" w:rsidR="00E75BB4" w:rsidRPr="00757F3F" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="0CD29376" w14:textId="77777777" w:rsidR="00E75BB4" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00E75BB4" w:rsidRPr="00E75BB4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E75BB4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t> důvodu zajištění bezpečnosti dětí v prostorách mateřské školy budou vstupy uzamčeny. Po zazvonění Vám naši zaměstnanci otevřou.</w:t>
       </w:r>
-      <w:r w:rsidR="00E61245">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E61245" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00834B1E" w:rsidRPr="00B85618">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00834B1E" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bezpečnost dětí </w:t>
       </w:r>
-      <w:r w:rsidR="00E61245" w:rsidRPr="00B85618">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E61245" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">je </w:t>
       </w:r>
-      <w:r w:rsidR="00834B1E" w:rsidRPr="00B85618">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00834B1E" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>zajištěna</w:t>
       </w:r>
-      <w:r w:rsidR="00E61245" w:rsidRPr="00B85618">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E61245" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> kam</w:t>
       </w:r>
-      <w:r w:rsidR="00834B1E" w:rsidRPr="00B85618">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00834B1E" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>erovým systémem, v souladu s </w:t>
       </w:r>
-      <w:r w:rsidR="00E61245" w:rsidRPr="00B85618">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E61245" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>GDPR</w:t>
       </w:r>
-      <w:r w:rsidR="00834B1E" w:rsidRPr="00B85618">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00834B1E" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF6620C" w14:textId="77777777" w:rsidR="00757F3F" w:rsidRDefault="00757F3F" w:rsidP="00757F3F">
-[...34 lines deleted...]
-    <w:p w14:paraId="79D77786" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRDefault="003E63CA" w:rsidP="00E04ADB">
+    <w:p w14:paraId="056FBC3C" w14:textId="77777777" w:rsidR="00757F3F" w:rsidRPr="0054777C" w:rsidRDefault="00757F3F" w:rsidP="00757F3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A94FD46" w14:textId="77777777" w:rsidR="00757F3F" w:rsidRPr="0054777C" w:rsidRDefault="00757F3F" w:rsidP="00757F3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C5381A" w14:textId="77777777" w:rsidR="00757F3F" w:rsidRPr="0054777C" w:rsidRDefault="00757F3F" w:rsidP="00757F3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190616D6" w14:textId="77777777" w:rsidR="00050960" w:rsidRDefault="00050960" w:rsidP="00E75BB4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A6DDF8" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="00E75BB4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319E3ED9" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0054777C" w:rsidRDefault="003E63CA" w:rsidP="00E04ADB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Časový rozpis zvonění</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A115354" w14:textId="77777777" w:rsidR="00E04ADB" w:rsidRPr="00E04ADB" w:rsidRDefault="00E04ADB" w:rsidP="00E04ADB">
+    <w:p w14:paraId="1EDDD6D0" w14:textId="77777777" w:rsidR="00E04ADB" w:rsidRPr="0054777C" w:rsidRDefault="00E04ADB" w:rsidP="00E04ADB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="65B69CE6" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="00C61D36" w:rsidRDefault="003E63CA" w:rsidP="00D314CC">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F86A415" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0054777C" w:rsidRDefault="003E63CA" w:rsidP="00D314CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="644"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Ráno:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>6,00 – 7,</w:t>
       </w:r>
-      <w:r w:rsidR="00A105A8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A105A8" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> zvoňte na zvonek</w:t>
       </w:r>
-      <w:r w:rsidR="00760A27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00760A27" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> třídy v horním patře</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AE0629" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRDefault="003E63CA" w:rsidP="00D314CC">
+    <w:p w14:paraId="2B518E26" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0054777C" w:rsidRDefault="003E63CA" w:rsidP="00D314CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="644"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E75BB4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E75BB4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>od 7,10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> zvoňte na třídu, do které přivádíte své dítě,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142F2E3C" w14:textId="77777777" w:rsidR="00D314CC" w:rsidRPr="00C61D36" w:rsidRDefault="00D314CC" w:rsidP="00D314CC">
+    <w:p w14:paraId="72C71D72" w14:textId="77777777" w:rsidR="00D314CC" w:rsidRPr="0054777C" w:rsidRDefault="00D314CC" w:rsidP="00D314CC">
       <w:pPr>
         <w:ind w:left="644"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="710D7761" w14:textId="3D56EF80" w:rsidR="00E75BB4" w:rsidRDefault="00D314CC" w:rsidP="00D314CC">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC18FDB" w14:textId="77777777" w:rsidR="00E75BB4" w:rsidRPr="0054777C" w:rsidRDefault="00D314CC" w:rsidP="00D314CC">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="003E63CA" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E63CA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>V poledne:</w:t>
       </w:r>
-      <w:r w:rsidR="003E63CA" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E63CA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003E63CA" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E63CA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>12,</w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="008E5124">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E5124" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="008E5124">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E5124" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidR="003E63CA" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E63CA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>,00</w:t>
       </w:r>
-      <w:r w:rsidR="003E63CA" w:rsidRPr="00C61D36">
-[...18 lines deleted...]
-    <w:p w14:paraId="2CA9BE4C" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRDefault="00E75BB4" w:rsidP="00D314CC">
+      <w:r w:rsidR="003E63CA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zvoňte na třídu, ze které si odvádíte své dítě </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB89EB3" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0054777C" w:rsidRDefault="00E75BB4" w:rsidP="00D314CC">
       <w:pPr>
         <w:ind w:left="644"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r w:rsidR="003E63CA" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E63CA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>po obědě</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E63CA" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E63CA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>domů,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F63F68" w14:textId="77777777" w:rsidR="00D314CC" w:rsidRPr="00C61D36" w:rsidRDefault="00D314CC" w:rsidP="00D314CC">
+    <w:p w14:paraId="64AD0035" w14:textId="77777777" w:rsidR="00D314CC" w:rsidRPr="0054777C" w:rsidRDefault="00D314CC" w:rsidP="00D314CC">
       <w:pPr>
         <w:ind w:left="644"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2FEB2B6F" w14:textId="40B8032A" w:rsidR="003E63CA" w:rsidRPr="00C61D36" w:rsidRDefault="003E63CA" w:rsidP="00D314CC">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEDE085" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0054777C" w:rsidRDefault="003E63CA" w:rsidP="00D314CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="644"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Odpoledne:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>14,</w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
-      <w:r w:rsidR="008E5124">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E5124" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="008E5124">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008E5124" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>,30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> zvoňte na třídu, ze které si odvádíte své dítě,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEE1312" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRDefault="003E63CA" w:rsidP="00D314CC">
+    <w:p w14:paraId="4FCB4467" w14:textId="77777777" w:rsidR="003E63CA" w:rsidRPr="0054777C" w:rsidRDefault="003E63CA" w:rsidP="00D314CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="644"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E75BB4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E75BB4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>od 15,30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> zvoňte na zvonek do třídy v</w:t>
       </w:r>
-      <w:r w:rsidR="00760A27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00760A27" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> horním patře</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C61D36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275E79E6" w14:textId="77777777" w:rsidR="00D314CC" w:rsidRDefault="00D314CC" w:rsidP="00D314CC">
+    <w:p w14:paraId="440C0773" w14:textId="77777777" w:rsidR="00D314CC" w:rsidRPr="0054777C" w:rsidRDefault="00D314CC" w:rsidP="00D314CC">
       <w:pPr>
         <w:ind w:left="644"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E7736CE" w14:textId="77777777" w:rsidR="00C10BCA" w:rsidRPr="00E75BB4" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C868D10" w14:textId="77777777" w:rsidR="00C10BCA" w:rsidRPr="0054777C" w:rsidRDefault="003E63CA" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="6E7E7D43" w14:textId="77777777" w:rsidR="003427F4" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>V případě změn (např.: ve třídě přerušen provoz) budete zvonit dle pokynu, který bude operativně vyvěšen na vstupních dveřích.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DE60D2" w14:textId="77777777" w:rsidR="003427F4" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="003427F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003427F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">dykoliv </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>přijde</w:t>
       </w:r>
-      <w:r w:rsidR="003427F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003427F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">te do MŠ </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">mimo </w:t>
       </w:r>
-      <w:r w:rsidR="003427F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003427F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dobu přivádění a odvádění dětí je postup stejný</w:t>
       </w:r>
-      <w:r w:rsidR="00C82F5E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C82F5E" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – zvoníte do příslušné třídy</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05985A12" w14:textId="77777777" w:rsidR="003427F4" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="1E355978" w14:textId="77777777" w:rsidR="003427F4" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="003427F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003427F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">izí návštěvníci </w:t>
       </w:r>
-      <w:r w:rsidR="00E52B07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00E52B07" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>po zazvonění vyčkají</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> příchodu</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">personálu, který je povinen zjistit důvod jejich návštěvy a zajistit, aby se </w:t>
       </w:r>
-      <w:r w:rsidR="002F2086" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002F2086" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nekontrolovaně </w:t>
       </w:r>
-      <w:r w:rsidR="003427F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003427F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nepohybovali po budově</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C41937" w14:textId="77777777" w:rsidR="003427F4" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="7FB609C3" w14:textId="77777777" w:rsidR="003427F4" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ěhem provozu školy jsou zevnitř volně otevíratelné dveře hlavního vc</w:t>
       </w:r>
-      <w:r w:rsidR="003427F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003427F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>hodu i všech únikových východů</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E08210E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="003427F4" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="05A16E63" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> období </w:t>
       </w:r>
-      <w:r w:rsidR="003427F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003427F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">provozu i </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">mimo </w:t>
       </w:r>
-      <w:r w:rsidR="003427F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003427F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>něj</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> je MŠ monitorována</w:t>
       </w:r>
-      <w:r w:rsidR="003427F4">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003427F4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kamerovým systémem se záznamem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52B07" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, který je uložen v počítači v kanceláři ředitelky školy a v kancelářích na odloučených pracovištích</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E8FA44" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00AE7EF2" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="1D1478D9" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00AE7EF2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>e všech budovách a prostorách zahrady školy platí přísný zákaz kouření</w:t>
       </w:r>
-      <w:r w:rsidR="00A032C4" w:rsidRPr="00AE7EF2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00A032C4" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a používání elektronických cigaret</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00AE7EF2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, požívání alkoholu, omamných látek, používání nepovolených elektrických spotřebičů</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00AE7EF2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD5D6EB" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="356CEF1B" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ejména při dále uvedených specifických činnostech, které vyžadují zvýšený dohled na bezpečnost dětí, dodržují </w:t>
       </w:r>
-      <w:r w:rsidR="00D979B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D979B2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelky</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> i ostatní zaměstnanci následující zásady, podrobněji popsané v dalších směrnicích školy, zejména ve směrnicích k výletům, školám v přírodě a BOZP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A2FBDE" w14:textId="77777777" w:rsidR="00806230" w:rsidRPr="004F3C63" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="2F1DA338" w14:textId="77777777" w:rsidR="00806230" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="004F3C63">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ři přesunech dětí při pobytu mimo úz</w:t>
       </w:r>
-      <w:r w:rsidR="00806230" w:rsidRPr="004F3C63">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00806230" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>emí mateřské školy po pozemních</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A54F49" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="004F3C63" w:rsidRDefault="00E52B07" w:rsidP="00E52B07">
+    <w:p w14:paraId="1F0B6EF7" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00E52B07" w:rsidP="00E52B07">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="004F3C63">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>komunikacích se pedagogický dozor řídí pravidly silničního provozu, zejména:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDF82FB" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="00400388" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="14ACC87C" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>kde není chodník nebo je-li neschůdný, chodí se po levé krajnici, a kde není krajnice nebo je-li neschůdná, chodí se co nejblíže při levém okraji vozovky. Chodci smějí jít po krajnici nebo při okraji vozovky nejvýše dva vedle sebe. Při snížené viditelnosti, zvýšeném provozu na pozemních komunikacích nebo v nebezpečných a nepřehledných úsecích smějí jít chodci pouze za sebou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B09A64" w14:textId="77777777" w:rsidR="004F3C63" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
+    <w:p w14:paraId="4393ECDA" w14:textId="77777777" w:rsidR="004F3C63" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="004F3C63">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>obyt dětí v</w:t>
       </w:r>
-      <w:r w:rsidR="004F3C63">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004F3C63" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="004F3C63">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>přírodě</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1FEBE8" w14:textId="77777777" w:rsidR="00361495" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="1CF23CB1" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">využívají se pouze známá bezpečná místa, </w:t>
       </w:r>
-      <w:r w:rsidR="00D979B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D979B2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelky</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C63">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dbají, aby děti neopustily vymezené prostranství</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAA0D9A" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00361495" w:rsidRDefault="00D979B2" w:rsidP="00345E1D">
+    <w:p w14:paraId="140F0F72" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00D979B2" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelky</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00361495">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> před pobytem dětí zkontrolují prostor a odstraní všechny nebezpečné věci a překážky (sklo, hřebíky, plechovky, ostré velké kameny apod.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D8C38E" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00271FE7" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
+    <w:p w14:paraId="20D04449" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00271FE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>portovní činnosti a pohybové aktivity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD30D1B" w14:textId="77777777" w:rsidR="00361495" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="70D85D03" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">před cvičením dětí a dalšími pohybovými aktivitami, které probíhají ve třídách, popřípadě v jiných vyčleněných prostorách v objektu budovy mateřské školy nebo probíhají na venkovních prostorách areálu mateřské školy, kontrolují </w:t>
       </w:r>
-      <w:r w:rsidR="00D979B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D979B2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831527">
-[...6 lines deleted...]
-    <w:p w14:paraId="2AAA9B94" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00361495" w:rsidRDefault="00D979B2" w:rsidP="00345E1D">
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> školy, zda prostory jsou k těmto aktivitám dostatečně připraveny, odstraňují všechny překážky, které by mohly vést </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ke zranění dítěte a při použití tělocvičného načiní a nářadí kontrolují jeho funkčnost a bezpečnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37753AA5" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00D979B2" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>učitelky</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00361495">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dále dbají, aby cvičení a pohybové aktivity byly přiměřené věku dětí a podle toho přizpůsobují intenzitu a obtížnost těchto aktivit individuálním schopnostem jednotlivých dětí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1F3D47" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00271FE7" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
+    <w:p w14:paraId="27579DD7" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00271FE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>racovní a výtvarné činnosti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7EB5B1" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="008E5124" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="674F0909" w14:textId="77777777" w:rsidR="00361495" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">při aktivitách rozvíjejících zručnost a výtvarné cítění dětí, při kterých je nezbytné použít nástroje, jako jsou nůžky, nože, kladívka apod., vykonávají děti práci s těmito nástroji za zvýšené opatrnosti a výhradně pod dohledem </w:t>
       </w:r>
-      <w:r w:rsidR="00D979B2" w:rsidRPr="008E5124">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D979B2" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelky</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5124">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, nástroje jsou zvlášť upravené (nůžky nesmí mít ostré hroty apod.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CC4740" w14:textId="77777777" w:rsidR="008E5124" w:rsidRPr="008E5124" w:rsidRDefault="008E5124" w:rsidP="00345E1D">
+    <w:p w14:paraId="5E1A867E" w14:textId="77777777" w:rsidR="008E5124" w:rsidRPr="0054777C" w:rsidRDefault="008E5124" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E5124">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="relative"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">V ostatních otázkách týkajících se bezpečnosti a ochrany zdraví dětí se mateřská škola řídí </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5124">
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vnitřní směrnicí školy k BOZP</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5124">
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="relative"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a metodicky vychází z </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5124">
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Metodického pokynu MŠMT č. j. 37014/2005-25 ze dne 22. 12. 2005</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5124">
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="relative"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, který stanoví postupy vedoucí k zajištění bezpečnosti a ochrany zdraví dětí, žáků a studentů ve školách a školských zařízeních zřizovaných Ministerstvem školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD621B6" w14:textId="77777777" w:rsidR="008E5124" w:rsidRPr="008E5124" w:rsidRDefault="008E5124" w:rsidP="00345E1D">
+    <w:p w14:paraId="3AA68304" w14:textId="77777777" w:rsidR="008E5124" w:rsidRPr="0054777C" w:rsidRDefault="008E5124" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E5124">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
         <w:rPr>
           <w:rStyle w:val="relative"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tento metodický pokyn je závazný pro školy zřizované Ministerstvem školství, mládeže a tělovýchovy a podpůrně jej mohou užívat i ostatní školy zapsané do školského rejstříku a poskytovatelé služeb souvisejících se vzděláváním a výchovou.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5124">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43722018" w14:textId="77777777" w:rsidR="00CB2A55" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
+    <w:p w14:paraId="20FCF1DE" w14:textId="77777777" w:rsidR="00CB2A55" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> MŠ není povolena reklama, která je v rozpor</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2A55">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CB2A55" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>u s cíli a obsahem předškolního</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4605AC" w14:textId="77777777" w:rsidR="004F3C63" w:rsidRDefault="00404244" w:rsidP="00CB2A55">
+    <w:p w14:paraId="22D79B15" w14:textId="77777777" w:rsidR="004F3C63" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00CB2A55">
       <w:pPr>
         <w:ind w:left="786"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vzdělávání, ohrožující zdraví, psychický nebo morální vývoj dítěte nebo přímo ohrožující či poškozující životní prostředí</w:t>
       </w:r>
-      <w:r w:rsidR="006975ED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006975ED" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75545FDD" w14:textId="77777777" w:rsidR="00322A55" w:rsidRDefault="006975ED" w:rsidP="00322A55">
+    <w:p w14:paraId="44652868" w14:textId="77777777" w:rsidR="00322A55" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00322A55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00711651" w:rsidRPr="00271FE7">
-[...86 lines deleted...]
-    <w:p w14:paraId="1AA26D98" w14:textId="77777777" w:rsidR="00B046BD" w:rsidRPr="00322A55" w:rsidRDefault="00B046BD" w:rsidP="00C82F5E">
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">nemocní – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F3C63" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dítě během dne v MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3C63" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jsou zákonní zástupci okamžitě telefonicky kontaktováni a vyzváni k zajištění další zdravotní péče o dítě. Do doby předání dítěte zákonným zástupcům je toto dítě, které vykazuje známky akutního onemocnění (vysoká horečka, zvracení, průjem) odděleno od ostatních dětí a zajištěn dohled dospělé osoby. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CBE4F6" w14:textId="77777777" w:rsidR="00B046BD" w:rsidRPr="0054777C" w:rsidRDefault="00B046BD" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="786"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="64532AD8" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="00774CBE" w:rsidRDefault="008D3597" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641BA0A2" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0075346E" w:rsidRDefault="008D3597" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774CBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>První pomoc a ošetření</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659F9D5F" w14:textId="77777777" w:rsidR="008D3597" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
+    <w:p w14:paraId="12EE5D04" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="0075346E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D732716" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="37653DD9" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="00061FBE" w:rsidRDefault="00E21153" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ředitel školy a zdravotník školy zajistí, aby byly vytvořeny podmínky pro včasné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AF5F85" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="00E21153" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="426" w:firstLine="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D3597" w:rsidRPr="00061FBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="008D3597" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">poskytnutí první pomoci a lékařského ošetření při úrazech a náhlých onemocněních. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42027CBB" w14:textId="77777777" w:rsidR="008D3597" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
+    <w:p w14:paraId="53F033B4" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="7477F609" w14:textId="77777777" w:rsidR="00E21153" w:rsidRDefault="00E21153" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Všichni zaměstnanci jsou povinni okamžitě poskytovat první pomoc při jakémkoliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FC57AF" w14:textId="77777777" w:rsidR="00E21153" w:rsidRPr="0054777C" w:rsidRDefault="00E21153" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D3597" w:rsidRPr="00061FBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="008D3597" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>úraze, v případě potřeby přivolají lékařskou pomoc, v nezbytně nutném případě</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3926AAE2" w14:textId="77777777" w:rsidR="00E21153" w:rsidRDefault="008D3597" w:rsidP="00C82F5E">
+    <w:p w14:paraId="2BBC9F81" w14:textId="77777777" w:rsidR="00E21153" w:rsidRPr="0054777C" w:rsidRDefault="008D3597" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="1B76846F" w14:textId="77777777" w:rsidR="008D3597" w:rsidRDefault="008D3597" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zajistí převoz zraněného do zdravotnického zařízení. Zároveň jsou povinni</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3FE3E9" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="008D3597" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="2CC3521E" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="008D3597" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bezodkladně informovat ředitele školy a zákonné zástupce dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74176FDB" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5C3220CA" w14:textId="77777777" w:rsidR="008D3597" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V případě pracovního, školního úrazu nebo jiné zdravotní příhody (dále jen úrazu) poskytne první pomoc podle běžných zdravotnických zásad učitel konající dohled. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422B1B78" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0A20C1B3" w14:textId="77777777" w:rsidR="008D3597" w:rsidRDefault="00E21153" w:rsidP="00C82F5E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zaměstnanec školy provádějící dohled okamžitě telefonicky ohlásí událost vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC9AEA0" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="00E21153" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="426" w:firstLine="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D3597" w:rsidRPr="00061FBE">
-[...12 lines deleted...]
-    <w:p w14:paraId="25B39B1D" w14:textId="77777777" w:rsidR="00E21153" w:rsidRDefault="00E21153" w:rsidP="00345E1D">
+      <w:r w:rsidR="008D3597" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>školy. V případě potřeby uvědomí záchrannou lékařskou pomoc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763CF668" w14:textId="77777777" w:rsidR="00E21153" w:rsidRPr="0054777C" w:rsidRDefault="00E21153" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D3597" w:rsidRPr="00061FBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="008D3597" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Zákonní zástupci dbají na bezpečnost, pořádek a klid ve všech prostorách školy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76526C04" w14:textId="77777777" w:rsidR="00E21153" w:rsidRDefault="00E21153" w:rsidP="00E21153">
+    <w:p w14:paraId="1BC5DC29" w14:textId="77777777" w:rsidR="00E21153" w:rsidRPr="0054777C" w:rsidRDefault="00E21153" w:rsidP="00E21153">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D3597" w:rsidRPr="00061FBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="008D3597" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nenechávají své děti pobíhat po schodech, lézt po zábradlí nebo se po zábradlí </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5306D667" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="008D3597" w:rsidRDefault="00E21153" w:rsidP="00E21153">
+    <w:p w14:paraId="109BC56C" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="00E21153" w:rsidP="00E21153">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D3597" w:rsidRPr="00061FBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="008D3597" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klouzat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485C1E7C" w14:textId="77777777" w:rsidR="008D3597" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
+    <w:p w14:paraId="42F18060" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Všechny děti v MŠ jsou pojištěny proti úrazům a nehodám v době pobytu dítěte v MŠ a při akcích organizovaných mateřskou školou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110A5890" w14:textId="77777777" w:rsidR="00B046BD" w:rsidRDefault="008D3597" w:rsidP="00FA4B51">
+    <w:p w14:paraId="45D6A8EF" w14:textId="77777777" w:rsidR="00A62E17" w:rsidRPr="0075346E" w:rsidRDefault="008D3597" w:rsidP="0075346E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="54F433CC" w14:textId="77777777" w:rsidR="00A62E17" w:rsidRDefault="00A62E17" w:rsidP="00A62E17">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ředitel školy, kterému byl úraz dítěte ohlášen, zajistí, aby byly objektivně zjištěny a případně odstraněny příčiny úrazu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571BAC4B" w14:textId="77777777" w:rsidR="00A62E17" w:rsidRPr="0054777C" w:rsidRDefault="00A62E17" w:rsidP="00A62E17">
       <w:pPr>
         <w:ind w:left="786"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BADA06C" w14:textId="77777777" w:rsidR="00792413" w:rsidRDefault="00374E44" w:rsidP="00374E44">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00374E44">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>LÉKY</w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00374E44">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C942A1A" w14:textId="77777777" w:rsidR="00F1219C" w:rsidRPr="00E21153" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
+    <w:p w14:paraId="2EF02DA5" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="00374E44">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F13E7AF" w14:textId="77777777" w:rsidR="00F1219C" w:rsidRPr="0054777C" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="002E3FA2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ovinností </w:t>
       </w:r>
-      <w:r w:rsidR="00F1219C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00F1219C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>učitelek</w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="002E3FA2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> není podávání jakýchkoliv léků s výjimkou toho, kdyby dítěti hrozila vážná újma na zdraví (úkon v rámci poskytování první pomoci). </w:t>
       </w:r>
-      <w:r w:rsidR="00F1219C" w:rsidRPr="00E21153">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00F1219C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Učitelé mateřské školy</w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00E21153">
-[...14 lines deleted...]
-    <w:p w14:paraId="6B200D92" w14:textId="77777777" w:rsidR="00F1219C" w:rsidRDefault="00792413" w:rsidP="00F1219C">
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebudou podávat dětem žádné léky, kapky, vitamíny, mastě. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AC0F1F" w14:textId="77777777" w:rsidR="00F1219C" w:rsidRPr="0054777C" w:rsidRDefault="00792413" w:rsidP="00F1219C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="47B589FB" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="002E3FA2" w:rsidRDefault="00792413" w:rsidP="00F1219C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V závažných případech povolí ředitelka školy podání léku pouze za předpokladu, že obdrží od zákonných zástupců písemný souhlas a dále písemné vyjádření dětského lékaře, jak a kdy a při jakých projevech nemoci lék v mateřské škole podat a toto umožní provoz školy. Lék si přináší zákonný zástupce v originálním balení a popiskou jména dítěte každý den při příchodu dítěte do MŠ a odnáší si ho při odchodu domů </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CCFD56" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="0054777C" w:rsidRDefault="00792413" w:rsidP="00F1219C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>z důvodu možnosti špatného skladování, uložení nebo podání neoprávněnou osobou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7B4A69" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="00421975" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
+    <w:p w14:paraId="1B1FCDB9" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="0054777C" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ákonný zástupce dítěte je povinen informovat školu o každé změně zdravotní</w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>způsobilosti dítěte, o větších zdravotních potížích a dalších závažných skutečnostech, které by mohly mít vliv na průběh vzdělávání dítěte</w:t>
       </w:r>
-      <w:r w:rsidR="006975ED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006975ED" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E26B06" w14:textId="77777777" w:rsidR="00100C74" w:rsidRDefault="00100C74" w:rsidP="00C82F5E">
-[...8 lines deleted...]
-    <w:p w14:paraId="37308698" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="00374E44" w:rsidRDefault="00774CBE" w:rsidP="00774CBE">
+    <w:p w14:paraId="2E23E0E4" w14:textId="77777777" w:rsidR="00100C74" w:rsidRPr="0054777C" w:rsidRDefault="00100C74" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31774486" w14:textId="77777777" w:rsidR="00792413" w:rsidRDefault="00774CBE" w:rsidP="00774CBE">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00374E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00374E44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>PEDIKULÓZA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA83EA6" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="00831527" w:rsidRDefault="00BA4B75" w:rsidP="00345E1D">
+    <w:p w14:paraId="478C9D46" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="00774CBE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787A630A" w14:textId="77777777" w:rsidR="00792413" w:rsidRPr="0054777C" w:rsidRDefault="00BA4B75" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Je </w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>infekčních chorob</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> způ</w:t>
       </w:r>
-      <w:r w:rsidR="00B376D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B376D8" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>so</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">bená </w:t>
       </w:r>
-      <w:r w:rsidR="00B376D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B376D8" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>lidskou vší. Š</w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">krábání může vést ke vzniku zánětu pokožky. Zbavit děti vší je povinnost rodičů, nikoliv </w:t>
       </w:r>
-      <w:r w:rsidR="00F1219C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F1219C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">mateřské </w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>školy. Při zjištění výskytu živých lezoucích vší ve vlasech, je třeba neprodleně aplikovat účinný přípravek a sanovat prostředí v bytě (hřebeny, kartáče, prádlo…). Zákonní zástupci musí dětem prohlížet hlavu – učitelky k tomu nemají oprávnění – při nálezu skutečnost ohlásit škole a omluvit z MŠ po dobu nutnou k</w:t>
       </w:r>
-      <w:r w:rsidR="00F1219C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F1219C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00792413" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00792413" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>odvšivení</w:t>
       </w:r>
-      <w:r w:rsidR="00F1219C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F1219C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60784071" w14:textId="77777777" w:rsidR="00CB2A55" w:rsidRPr="00271FE7" w:rsidRDefault="00CB2A55" w:rsidP="00C82F5E">
-[...7 lines deleted...]
-    <w:p w14:paraId="004D1C9A" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00A83A51" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="0A3663F5" w14:textId="77777777" w:rsidR="00CB2A55" w:rsidRPr="0054777C" w:rsidRDefault="00CB2A55" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A56214" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ochrana před sociálně patologickými jevy a před projevy diskriminace, nepřátelství nebo násilí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294EE27D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
+    <w:p w14:paraId="5AB07C52" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="0075346E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9E3493" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ůležitým prvkem ochrany před sociálně patologickými jevy je i výchovně vzdělávací působení na děti již předškolního věku zaměřené na zdravý způsob života.  V rámci školního vzdělávacího programu jsou proto děti nenásilnou formou a přiměřeně k jejich věku a schopnostem pochopit a porozumět dané problematice seznamovány s nebezpečím drogové závislosti, alkoholismu, kouření, virtuální závislosti (počítače, televize, video) patologického hráčství (gamblerství), vandalismu, kriminality a jiných forem násilného chování a jsou jim vysvětlována pozitiva zdravého životního stylu</w:t>
       </w:r>
-      <w:r w:rsidR="006975ED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006975ED" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5253A522" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
+    <w:p w14:paraId="3353BCA0" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rámci prevence před projevy diskriminace, nepřátelství a násilí provádí pedagogičtí pracovníci mateřské školy monitoring a screening vztahů mezi dětmi v třídních kolektivech s cílem řešit případné deformující vztahy mezi dětmi již v jejich </w:t>
+      </w:r>
+      <w:r w:rsidR="00711651" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>počátcích,</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a to ve spolupráci se zákonnými zástupci, případně za pomoci školských poradenských zařízeních. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF2FBC4" w14:textId="77777777" w:rsidR="00404244" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
+    <w:p w14:paraId="2E781C12" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00B65D64" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ůležitým prvkem prevence v této oblasti je i vytvoření příznivého sociálního klimatu mezi dětmi navzájem, mezi dětmi a pedagogickými pracovníky a mezi pedagogickými pracovníky a zákonnými zástupci dětí</w:t>
       </w:r>
-      <w:r w:rsidR="006975ED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006975ED" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB1760E" w14:textId="77777777" w:rsidR="00E36060" w:rsidRDefault="00E36060" w:rsidP="00E36060">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="50D99F20" w14:textId="77777777" w:rsidR="00E36060" w:rsidRDefault="00E36060" w:rsidP="00E36060">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BA7E7E" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00E36060">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589388E1" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00E36060">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF7092A" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00E36060">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BECBE3E" w14:textId="77777777" w:rsidR="00471727" w:rsidRDefault="00471727" w:rsidP="00E36060">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56275989" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="00E36060">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA2CF56" w14:textId="77777777" w:rsidR="002F2086" w:rsidRPr="0054777C" w:rsidRDefault="002F2086" w:rsidP="00E040B1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F8E5AC" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="0075346E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Čl. VII</w:t>
       </w:r>
-      <w:r w:rsidR="004E6746">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004E6746" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
-      <w:r w:rsidR="00421975" w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00421975" w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00421975">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0075346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>zacházení s majetkem mateřské školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E494584" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="00014216" w:rsidP="00C82F5E">
+    <w:p w14:paraId="158F9948" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="40F80F8F" w14:textId="77777777" w:rsidR="00A83A51" w:rsidRPr="0054777C" w:rsidRDefault="00A83A51" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B755476" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00A83A51" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+    <w:p w14:paraId="0779C7D4" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Chování dětí při zacházení s majetkem mateřské školy v rámci vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F36109A" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="65F3D28D" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="0075346E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E15073" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>o dobu vzdělávání při pobytu dítěte v mateřské škole zajišťují pedagogičtí pracovníci, aby děti zacházely šetrně s učebními pomůckami, hračkami a dalšími vzdělávacími potřebami a nepoškozovaly ostatní majetek mateřské školy</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1827C6B4" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00831527" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
+    <w:p w14:paraId="3FD834D4" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="00404244" w:rsidP="00C82F5E">
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="48FEAA4D" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00A83A51" w:rsidRDefault="00404244" w:rsidP="00345E1D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646F75D1" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0075346E" w:rsidRDefault="00404244" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Povinnosti zákonných zástupců při zacházení s majetkem mateřské školy při jejich pobytu v mateřské škole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD82DAD" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="00421975" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="2307B3BC" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="0075346E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798700D8" w14:textId="77777777" w:rsidR="00404244" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ákonní zástupci pobývají v mateřské škole jen po dobu nezbytně nutnou pro převlečení</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dítěte do oblečení určenému ke vzdělávání a předání dítěte pedagogickému pracovníkovi mateřské školy a pro převzetí dítěte a převlečení do šatů, v kterých dítě přišlo do mateřské školy a po dobu jednání s pedagogickými zaměstnanci školy týkajícího se vzdělávání dítěte</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5D40A8" w14:textId="77777777" w:rsidR="00AE7EF2" w:rsidRPr="00B85618" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
+    <w:p w14:paraId="4B385E99" w14:textId="77777777" w:rsidR="00AE7EF2" w:rsidRPr="0054777C" w:rsidRDefault="006975ED" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">o dobu pobytu v prostorách mateřské školy jsou zákonní zástupci povinni chovat se tak, aby nepoškozovali majetek mateřské školy a v případě, že zjistí jeho poškození, nahlásili tuto skutečnost neprodleně </w:t>
       </w:r>
-      <w:r w:rsidR="00F1219C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F1219C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>zaměstnanci</w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="00831527">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> školy</w:t>
       </w:r>
-      <w:r w:rsidR="00B046BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B046BD" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60863BC7" w14:textId="77777777" w:rsidR="000C072E" w:rsidRDefault="000C072E" w:rsidP="00C82F5E">
-[...7 lines deleted...]
-    <w:p w14:paraId="18B03DD4" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="00997984" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+    <w:p w14:paraId="4C91DE6F" w14:textId="77777777" w:rsidR="000C072E" w:rsidRPr="0054777C" w:rsidRDefault="000C072E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130F33C6" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="0075346E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00997984">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ČL. </w:t>
       </w:r>
-      <w:r w:rsidR="004E6746">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004E6746" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IX.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00997984">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Závěrečná ustanovení</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C409D25" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="00997984" w:rsidRDefault="00014216" w:rsidP="00C82F5E">
+    <w:p w14:paraId="4941F88A" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="0075346E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:caps/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="28862147" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="00997984" w:rsidRDefault="00997984" w:rsidP="00345E1D">
+    </w:p>
+    <w:p w14:paraId="02E89629" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00997984">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Ředitelka MŠ zajistí seznámení zaměstnanců a zákonných zástupců dětí s obsahem tohoto školního řádu. Zákonní zástupci</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3CB77457" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="00997984" w:rsidRDefault="00997984" w:rsidP="00345E1D">
+        <w:t xml:space="preserve">Ředitelka MŠ zajistí seznámení zaměstnanců a zákonných zástupců dětí s obsahem tohoto školního řádu. Zákonní zástupci a zaměstnanci školy stvrzují podpisem, že byli se školním řádem seznámeni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD55612" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00997984">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Školní řád je zveřejněn v šatně na přístupném místě </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="64F6F563" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="00997984" w:rsidRDefault="00997984" w:rsidP="00345E1D">
+        <w:t xml:space="preserve">Školní řád je zveřejněn v šatně na přístupném místě a na webových stránkách školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2653CCB5" w14:textId="77777777" w:rsidR="008D3597" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00345E1D">
       <w:pPr>
         <w:pStyle w:val="Styl1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00997984">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nerespektování tohoto Řádu ze strany zákonných zástupců může být důvodem k ukončení docházky jejich dítěte do MŠ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7130B140" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="00997984" w:rsidRDefault="00997984" w:rsidP="00345E1D">
+    <w:p w14:paraId="77E0EFE7" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00997984">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K účasti na výchovně vzdělávací činnosti se dítě, jeho zákonní zástupci i </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1219C" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">učitelé </w:t>
       </w:r>
-      <w:r w:rsidRPr="00997984">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>rozhodli svobodně s vědomím práva vybrat si školu (pracoviště) odpovídající osobním představám o podmínkách výchovy a vzdělávání. Z toho plyne, že každý ze zúčastněných se svobodně rozhodl dodržovat dohodnutá pravidla a povinnosti. Hrubé nebo opakované porušování řádu školy může být důvodem k ukončení docházky či pracovní smlouvy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740CDFBB" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="00997984" w:rsidRDefault="00997984" w:rsidP="00345E1D">
+    <w:p w14:paraId="0B605AF2" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00345E1D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00997984">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Kontrolu dodržování tohoto řádu provádí ředitelka účetní jednotky nebo jí pověřená statutární zástupkyně</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="2CEFEFF6" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="00997984" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+        <w:t>Kontrolu dodržování tohoto řádu provádí ředitelka účetní jednotky nebo jí pověřená statutární zástupkyně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8DAA4B" w14:textId="77777777" w:rsidR="00997984" w:rsidRPr="0054777C" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD580EB" w14:textId="77777777" w:rsidR="00B046BD" w:rsidRDefault="00B046BD" w:rsidP="00C82F5E">
+    <w:p w14:paraId="77CAB172" w14:textId="77777777" w:rsidR="00B046BD" w:rsidRPr="0054777C" w:rsidRDefault="00B046BD" w:rsidP="00C82F5E">
       <w:pPr>
         <w:pStyle w:val="Styl1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18BF74F7" w14:textId="77777777" w:rsidR="00997984" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="36065714" w14:textId="77777777" w:rsidR="00997984" w:rsidRDefault="00997984" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C476D10" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2FCDA3" w14:textId="77777777" w:rsidR="0075346E" w:rsidRDefault="0075346E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F0C35B" w14:textId="77777777" w:rsidR="0075346E" w:rsidRPr="0054777C" w:rsidRDefault="0075346E" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46832511" w14:textId="77777777" w:rsidR="00AE7EF2" w:rsidRPr="0054777C" w:rsidRDefault="00AE7EF2" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3031E10E" w14:textId="77777777" w:rsidR="00E5478B" w:rsidRPr="0054777C" w:rsidRDefault="00A62E17" w:rsidP="00C82F5E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Alena Janíčková</w:t>
       </w:r>
-      <w:r w:rsidR="00400388" w:rsidRPr="008D3597">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00400388" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00404244" w:rsidRPr="008D3597">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00404244" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ředitelka ško</w:t>
       </w:r>
-      <w:r w:rsidR="004B77AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004B77AA" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00D314CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D314CC" w:rsidRPr="0054777C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577D2536" w14:textId="77777777" w:rsidR="00AE7EF2" w:rsidRDefault="00AE7EF2" w:rsidP="00B65D64">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="0493B4CD" w14:textId="77777777" w:rsidR="00AE7EF2" w:rsidRPr="0054777C" w:rsidRDefault="00AE7EF2" w:rsidP="00B65D64">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77096BAB" w14:textId="77777777" w:rsidR="00B65D64" w:rsidRPr="004E67E1" w:rsidRDefault="00B65D64" w:rsidP="00B65D64">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="318BC05D" w14:textId="77777777" w:rsidR="00B65D64" w:rsidRPr="0054777C" w:rsidRDefault="00B65D64" w:rsidP="00B65D64">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:outline/>
           <w:color w:val="000000"/>
           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
           <w14:textFill>
             <w14:noFill/>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B65D64" w:rsidRPr="004E67E1" w:rsidSect="00E46A9E">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="00B65D64" w:rsidRPr="0054777C" w:rsidSect="00E46A9E">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F14BB5F" w14:textId="77777777" w:rsidR="00B73BF8" w:rsidRDefault="00B73BF8">
+    <w:p w14:paraId="1A51EF27" w14:textId="77777777" w:rsidR="00B55FD9" w:rsidRDefault="00B55FD9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="540999AD" w14:textId="77777777" w:rsidR="00B73BF8" w:rsidRDefault="00B73BF8">
+    <w:p w14:paraId="2A0C7476" w14:textId="77777777" w:rsidR="00B55FD9" w:rsidRDefault="00B55FD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="21D16EFA" w14:textId="77777777" w:rsidR="00014216" w:rsidRDefault="00014216">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24EE03B5" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A9B3DAA" w14:textId="77777777" w:rsidR="00014216" w:rsidRDefault="00014216">
+  <w:p w14:paraId="5A10FBD6" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E0C5808" w14:textId="58E82722" w:rsidR="00DC0688" w:rsidRDefault="00DC0688" w:rsidP="00DC0688">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D321A31" wp14:editId="4F16F99E">
+          <wp:extent cx="660400" cy="577850"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:docPr id="3" name="obrázek 3" descr="MŠ Prušánecká"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3" descr="MŠ Prušánecká"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="660463" cy="577905"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59AEB313" w14:textId="77777777" w:rsidR="00B73BF8" w:rsidRDefault="00B73BF8">
+    <w:p w14:paraId="52B48C6F" w14:textId="77777777" w:rsidR="00B55FD9" w:rsidRDefault="00B55FD9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3918777A" w14:textId="77777777" w:rsidR="00B73BF8" w:rsidRDefault="00B73BF8">
+    <w:p w14:paraId="06B07984" w14:textId="77777777" w:rsidR="00B55FD9" w:rsidRDefault="00B55FD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4462612F" w14:textId="77777777" w:rsidR="00014216" w:rsidRPr="00E46A9E" w:rsidRDefault="00014216" w:rsidP="00E46A9E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64A67AE9" w14:textId="77777777" w:rsidR="0054777C" w:rsidRPr="00E46A9E" w:rsidRDefault="0054777C" w:rsidP="00E46A9E">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E46A9E">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>Mateřská škola, Ostrava – Poruba, Oty Synka 1834, příspěvková organizace</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0D372D75" w14:textId="77777777" w:rsidR="00014216" w:rsidRDefault="00014216">
+  <w:p w14:paraId="61C61C54" w14:textId="77777777" w:rsidR="0054777C" w:rsidRDefault="0054777C">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="10FF29D7" w14:textId="77777777" w:rsidR="00014216" w:rsidRPr="00E46A9E" w:rsidRDefault="00014216" w:rsidP="00E46A9E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DB23881" w14:textId="36EDC9B1" w:rsidR="0054777C" w:rsidRPr="00E46A9E" w:rsidRDefault="0054777C" w:rsidP="00E46A9E">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="027E489A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B792D3E8"/>
     <w:lvl w:ilvl="0" w:tplc="0405000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -29559,326 +28847,329 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="164516932">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1937787584">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1553882355">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2132504895">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="649558246">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="970130338">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="799684192">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1915428197">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="448285857">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="772633340">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="697237531">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="676689171">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1370640600">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1253079320">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="509413485">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1803885419">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="25953998">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1492255434">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1559248006">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1316375734">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1659264385">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="949628388">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="507251410">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="517890992">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1664119635">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1158812856">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1247961437">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="2083331615">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="563295214">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1844860313">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1997344596">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1361511684">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="2044478337">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="2019892860">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1480078296">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="309601774">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1957448024">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="637802758">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1420709542">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="53159465">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1712727184">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="924613613">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1703168468">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="639727956">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1766883002">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1776824487">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="832795160">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1130972007">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="1796757261">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="1487629420">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="398868806">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="524489490">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="1855193328">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="411587701">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="1055201988">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="1147355364">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="635525392">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="307436851">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="917062100">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="1055742258">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="659694723">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="62" w16cid:durableId="1256087778">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="63">
+  <w:num w:numId="63" w16cid:durableId="1464276108">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="348264514">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="1213273537">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="66">
+  <w:num w:numId="66" w16cid:durableId="1823697076">
     <w:abstractNumId w:val="62"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="66"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00404244"/>
     <w:rsid w:val="00002714"/>
     <w:rsid w:val="000060A7"/>
     <w:rsid w:val="00010ADD"/>
     <w:rsid w:val="0001222D"/>
     <w:rsid w:val="00014216"/>
     <w:rsid w:val="00015DDB"/>
+    <w:rsid w:val="0002261E"/>
     <w:rsid w:val="000255BB"/>
     <w:rsid w:val="000333F7"/>
     <w:rsid w:val="0004091A"/>
     <w:rsid w:val="000438C6"/>
     <w:rsid w:val="00050960"/>
     <w:rsid w:val="0005542F"/>
     <w:rsid w:val="00057612"/>
     <w:rsid w:val="00057A70"/>
     <w:rsid w:val="0008528F"/>
     <w:rsid w:val="000A0444"/>
     <w:rsid w:val="000A5405"/>
     <w:rsid w:val="000A6B1F"/>
     <w:rsid w:val="000B08FA"/>
     <w:rsid w:val="000B0B0A"/>
     <w:rsid w:val="000B2612"/>
     <w:rsid w:val="000C072E"/>
     <w:rsid w:val="000C0C49"/>
     <w:rsid w:val="000C2A57"/>
+    <w:rsid w:val="000C6625"/>
     <w:rsid w:val="000E48CE"/>
     <w:rsid w:val="000F32BA"/>
     <w:rsid w:val="00100C74"/>
     <w:rsid w:val="00124C4F"/>
     <w:rsid w:val="001273E7"/>
     <w:rsid w:val="0015078E"/>
     <w:rsid w:val="00156020"/>
     <w:rsid w:val="0017591D"/>
     <w:rsid w:val="00180051"/>
     <w:rsid w:val="001923FE"/>
     <w:rsid w:val="001B71C6"/>
     <w:rsid w:val="001C0ACA"/>
     <w:rsid w:val="001C5DA6"/>
     <w:rsid w:val="001F6F90"/>
     <w:rsid w:val="001F7AAF"/>
     <w:rsid w:val="00201CAA"/>
     <w:rsid w:val="002031D4"/>
     <w:rsid w:val="00210752"/>
     <w:rsid w:val="00221AB5"/>
+    <w:rsid w:val="00224DF2"/>
     <w:rsid w:val="00236319"/>
     <w:rsid w:val="002413D4"/>
     <w:rsid w:val="0025262B"/>
     <w:rsid w:val="00260AC7"/>
     <w:rsid w:val="00261E94"/>
     <w:rsid w:val="0026220D"/>
     <w:rsid w:val="00271ED3"/>
     <w:rsid w:val="00271FE7"/>
     <w:rsid w:val="00281EF0"/>
     <w:rsid w:val="00284088"/>
     <w:rsid w:val="00284547"/>
     <w:rsid w:val="002937E9"/>
     <w:rsid w:val="002A0272"/>
     <w:rsid w:val="002A699B"/>
     <w:rsid w:val="002C4EB9"/>
     <w:rsid w:val="002C6E40"/>
     <w:rsid w:val="002C77F8"/>
     <w:rsid w:val="002D78D7"/>
     <w:rsid w:val="002E14C7"/>
     <w:rsid w:val="002E370E"/>
     <w:rsid w:val="002E3FA2"/>
     <w:rsid w:val="002F2086"/>
     <w:rsid w:val="002F3176"/>
     <w:rsid w:val="0030189D"/>
     <w:rsid w:val="00307106"/>
@@ -29892,123 +29183,129 @@
     <w:rsid w:val="00345E1D"/>
     <w:rsid w:val="003605F1"/>
     <w:rsid w:val="00361495"/>
     <w:rsid w:val="00374064"/>
     <w:rsid w:val="00374E44"/>
     <w:rsid w:val="00385674"/>
     <w:rsid w:val="00387044"/>
     <w:rsid w:val="00392D5F"/>
     <w:rsid w:val="00393D1D"/>
     <w:rsid w:val="003A4304"/>
     <w:rsid w:val="003B20AA"/>
     <w:rsid w:val="003B2B44"/>
     <w:rsid w:val="003D6E28"/>
     <w:rsid w:val="003E57D5"/>
     <w:rsid w:val="003E63CA"/>
     <w:rsid w:val="00400388"/>
     <w:rsid w:val="00404244"/>
     <w:rsid w:val="00405285"/>
     <w:rsid w:val="00405865"/>
     <w:rsid w:val="00420AF9"/>
     <w:rsid w:val="00421975"/>
     <w:rsid w:val="00421E12"/>
     <w:rsid w:val="0043251E"/>
     <w:rsid w:val="00451914"/>
     <w:rsid w:val="0045587F"/>
+    <w:rsid w:val="00471727"/>
     <w:rsid w:val="004754EC"/>
     <w:rsid w:val="0048021D"/>
     <w:rsid w:val="00481A24"/>
     <w:rsid w:val="00487EE9"/>
     <w:rsid w:val="0049706A"/>
     <w:rsid w:val="004A28C9"/>
     <w:rsid w:val="004A6803"/>
+    <w:rsid w:val="004B40DE"/>
     <w:rsid w:val="004B77AA"/>
     <w:rsid w:val="004C1C19"/>
     <w:rsid w:val="004D2030"/>
     <w:rsid w:val="004D425E"/>
     <w:rsid w:val="004E0253"/>
     <w:rsid w:val="004E5F64"/>
     <w:rsid w:val="004E6746"/>
     <w:rsid w:val="004E67E1"/>
     <w:rsid w:val="004E7472"/>
     <w:rsid w:val="004F2EE4"/>
     <w:rsid w:val="004F3534"/>
     <w:rsid w:val="004F3C63"/>
     <w:rsid w:val="0050070A"/>
     <w:rsid w:val="00513326"/>
     <w:rsid w:val="00517FF0"/>
     <w:rsid w:val="0052017B"/>
     <w:rsid w:val="00520242"/>
     <w:rsid w:val="00520246"/>
     <w:rsid w:val="00524B68"/>
     <w:rsid w:val="005268F4"/>
     <w:rsid w:val="005304CC"/>
     <w:rsid w:val="005354B9"/>
     <w:rsid w:val="005404B8"/>
+    <w:rsid w:val="0054777C"/>
     <w:rsid w:val="0055137A"/>
     <w:rsid w:val="0056149C"/>
+    <w:rsid w:val="00576551"/>
     <w:rsid w:val="00576FCB"/>
     <w:rsid w:val="00593A77"/>
+    <w:rsid w:val="005963DA"/>
     <w:rsid w:val="005A072B"/>
     <w:rsid w:val="005B4BCC"/>
     <w:rsid w:val="005D146A"/>
     <w:rsid w:val="005D32DC"/>
     <w:rsid w:val="005E3627"/>
     <w:rsid w:val="005E5D95"/>
     <w:rsid w:val="005F7BEF"/>
     <w:rsid w:val="006000A8"/>
     <w:rsid w:val="00600BD2"/>
     <w:rsid w:val="00603C0E"/>
     <w:rsid w:val="00610D9A"/>
     <w:rsid w:val="006149EA"/>
     <w:rsid w:val="0062203A"/>
     <w:rsid w:val="00622F09"/>
     <w:rsid w:val="0062720B"/>
     <w:rsid w:val="006311D5"/>
     <w:rsid w:val="00640CD8"/>
     <w:rsid w:val="00667D32"/>
     <w:rsid w:val="006728FE"/>
     <w:rsid w:val="00677ACE"/>
     <w:rsid w:val="00690D0D"/>
     <w:rsid w:val="00690DC8"/>
     <w:rsid w:val="006940EC"/>
     <w:rsid w:val="006975ED"/>
     <w:rsid w:val="006A20CD"/>
     <w:rsid w:val="006B61F2"/>
     <w:rsid w:val="006C24EA"/>
     <w:rsid w:val="006C7BFE"/>
     <w:rsid w:val="006E033F"/>
     <w:rsid w:val="006E5F64"/>
     <w:rsid w:val="006F3514"/>
     <w:rsid w:val="00700C69"/>
     <w:rsid w:val="00705533"/>
     <w:rsid w:val="00711651"/>
     <w:rsid w:val="00714A43"/>
     <w:rsid w:val="0072466F"/>
     <w:rsid w:val="007265C8"/>
     <w:rsid w:val="007404E4"/>
     <w:rsid w:val="00743144"/>
+    <w:rsid w:val="0075346E"/>
     <w:rsid w:val="00757F3F"/>
     <w:rsid w:val="00760A27"/>
     <w:rsid w:val="00760F5C"/>
     <w:rsid w:val="00774CBE"/>
     <w:rsid w:val="007751A5"/>
     <w:rsid w:val="007807EA"/>
     <w:rsid w:val="00783F39"/>
     <w:rsid w:val="00791153"/>
     <w:rsid w:val="00791261"/>
     <w:rsid w:val="00792413"/>
     <w:rsid w:val="007942D0"/>
     <w:rsid w:val="007A5998"/>
     <w:rsid w:val="007B0C7F"/>
     <w:rsid w:val="007C55C1"/>
     <w:rsid w:val="007D77FB"/>
     <w:rsid w:val="007E06E9"/>
     <w:rsid w:val="007E382F"/>
     <w:rsid w:val="007E712C"/>
     <w:rsid w:val="007E7C65"/>
     <w:rsid w:val="007E7FAB"/>
     <w:rsid w:val="00806230"/>
     <w:rsid w:val="00816E29"/>
     <w:rsid w:val="00831527"/>
     <w:rsid w:val="008319AB"/>
     <w:rsid w:val="00834B1E"/>
@@ -30027,151 +29324,159 @@
     <w:rsid w:val="008761E4"/>
     <w:rsid w:val="00881CC0"/>
     <w:rsid w:val="00884552"/>
     <w:rsid w:val="00886836"/>
     <w:rsid w:val="00891575"/>
     <w:rsid w:val="008921DD"/>
     <w:rsid w:val="008A28D2"/>
     <w:rsid w:val="008D3597"/>
     <w:rsid w:val="008D7CCE"/>
     <w:rsid w:val="008E35BB"/>
     <w:rsid w:val="008E5124"/>
     <w:rsid w:val="008E76EA"/>
     <w:rsid w:val="008F0F8B"/>
     <w:rsid w:val="008F4106"/>
     <w:rsid w:val="008F694A"/>
     <w:rsid w:val="0090000B"/>
     <w:rsid w:val="00900753"/>
     <w:rsid w:val="00927AF9"/>
     <w:rsid w:val="009339A6"/>
     <w:rsid w:val="00934C09"/>
     <w:rsid w:val="00942D19"/>
     <w:rsid w:val="00945EAB"/>
     <w:rsid w:val="00956A01"/>
     <w:rsid w:val="00956F5C"/>
     <w:rsid w:val="009662EA"/>
+    <w:rsid w:val="00974967"/>
     <w:rsid w:val="0098075C"/>
     <w:rsid w:val="00986E62"/>
+    <w:rsid w:val="00987879"/>
     <w:rsid w:val="00990DBE"/>
     <w:rsid w:val="00997984"/>
     <w:rsid w:val="009A241C"/>
     <w:rsid w:val="009C59A6"/>
     <w:rsid w:val="009C644D"/>
     <w:rsid w:val="009D584D"/>
     <w:rsid w:val="009E102C"/>
     <w:rsid w:val="009F75B5"/>
     <w:rsid w:val="00A032C4"/>
     <w:rsid w:val="00A105A8"/>
     <w:rsid w:val="00A325AC"/>
     <w:rsid w:val="00A342E1"/>
     <w:rsid w:val="00A35EC6"/>
     <w:rsid w:val="00A360B3"/>
     <w:rsid w:val="00A37321"/>
     <w:rsid w:val="00A37F85"/>
     <w:rsid w:val="00A44C0C"/>
     <w:rsid w:val="00A5607A"/>
     <w:rsid w:val="00A562EB"/>
     <w:rsid w:val="00A61F15"/>
     <w:rsid w:val="00A62E17"/>
     <w:rsid w:val="00A73CBD"/>
     <w:rsid w:val="00A8091B"/>
     <w:rsid w:val="00A838FC"/>
     <w:rsid w:val="00A83A51"/>
     <w:rsid w:val="00A83BD0"/>
     <w:rsid w:val="00A96DDF"/>
     <w:rsid w:val="00A9782D"/>
+    <w:rsid w:val="00AA71E3"/>
     <w:rsid w:val="00AA77A3"/>
     <w:rsid w:val="00AC6869"/>
     <w:rsid w:val="00AD3BEA"/>
     <w:rsid w:val="00AD3C95"/>
     <w:rsid w:val="00AE21B0"/>
     <w:rsid w:val="00AE7EF2"/>
     <w:rsid w:val="00AF0981"/>
     <w:rsid w:val="00B037E5"/>
     <w:rsid w:val="00B046BD"/>
     <w:rsid w:val="00B216F4"/>
     <w:rsid w:val="00B21E61"/>
     <w:rsid w:val="00B35ECC"/>
     <w:rsid w:val="00B376D8"/>
     <w:rsid w:val="00B44AC8"/>
+    <w:rsid w:val="00B55FD9"/>
     <w:rsid w:val="00B6029C"/>
+    <w:rsid w:val="00B60382"/>
     <w:rsid w:val="00B65D64"/>
     <w:rsid w:val="00B73BF8"/>
     <w:rsid w:val="00B76642"/>
     <w:rsid w:val="00B823D4"/>
     <w:rsid w:val="00B85618"/>
     <w:rsid w:val="00B95DF6"/>
     <w:rsid w:val="00BA4B75"/>
     <w:rsid w:val="00BC06CF"/>
     <w:rsid w:val="00BC5E6C"/>
     <w:rsid w:val="00BD22DA"/>
     <w:rsid w:val="00BD2B6A"/>
     <w:rsid w:val="00BE1FDD"/>
     <w:rsid w:val="00BF33B8"/>
     <w:rsid w:val="00BF546F"/>
     <w:rsid w:val="00C0480A"/>
     <w:rsid w:val="00C10BCA"/>
     <w:rsid w:val="00C1202C"/>
     <w:rsid w:val="00C177DC"/>
     <w:rsid w:val="00C22BD0"/>
     <w:rsid w:val="00C37F1D"/>
     <w:rsid w:val="00C421BA"/>
     <w:rsid w:val="00C61D36"/>
     <w:rsid w:val="00C649E0"/>
     <w:rsid w:val="00C76419"/>
     <w:rsid w:val="00C80164"/>
     <w:rsid w:val="00C82F5E"/>
     <w:rsid w:val="00C83BB3"/>
     <w:rsid w:val="00C8574E"/>
     <w:rsid w:val="00C86172"/>
     <w:rsid w:val="00CA281A"/>
     <w:rsid w:val="00CA54EA"/>
     <w:rsid w:val="00CB2A55"/>
+    <w:rsid w:val="00CC1B6A"/>
     <w:rsid w:val="00CC6649"/>
     <w:rsid w:val="00D01884"/>
     <w:rsid w:val="00D01A26"/>
     <w:rsid w:val="00D02A4D"/>
     <w:rsid w:val="00D04F60"/>
     <w:rsid w:val="00D06BB2"/>
     <w:rsid w:val="00D147C6"/>
     <w:rsid w:val="00D16B83"/>
     <w:rsid w:val="00D24337"/>
     <w:rsid w:val="00D314CC"/>
     <w:rsid w:val="00D364CB"/>
     <w:rsid w:val="00D43F00"/>
     <w:rsid w:val="00D447C4"/>
     <w:rsid w:val="00D6155D"/>
     <w:rsid w:val="00D77411"/>
     <w:rsid w:val="00D8315A"/>
     <w:rsid w:val="00D979B2"/>
+    <w:rsid w:val="00DC0688"/>
     <w:rsid w:val="00DC4DA7"/>
     <w:rsid w:val="00DD37E4"/>
     <w:rsid w:val="00DE079E"/>
     <w:rsid w:val="00DE5C05"/>
     <w:rsid w:val="00DF2F1C"/>
     <w:rsid w:val="00DF365D"/>
     <w:rsid w:val="00DF7BD4"/>
+    <w:rsid w:val="00E03EFF"/>
     <w:rsid w:val="00E040B1"/>
     <w:rsid w:val="00E044E6"/>
     <w:rsid w:val="00E04ADB"/>
     <w:rsid w:val="00E0642C"/>
     <w:rsid w:val="00E21153"/>
     <w:rsid w:val="00E238BF"/>
     <w:rsid w:val="00E27FEF"/>
     <w:rsid w:val="00E31632"/>
     <w:rsid w:val="00E33129"/>
     <w:rsid w:val="00E36060"/>
     <w:rsid w:val="00E46A9E"/>
     <w:rsid w:val="00E50D25"/>
     <w:rsid w:val="00E52B07"/>
     <w:rsid w:val="00E54649"/>
     <w:rsid w:val="00E5478B"/>
     <w:rsid w:val="00E56234"/>
     <w:rsid w:val="00E56CC5"/>
     <w:rsid w:val="00E61245"/>
     <w:rsid w:val="00E62C21"/>
     <w:rsid w:val="00E665D9"/>
     <w:rsid w:val="00E75BB4"/>
     <w:rsid w:val="00E8230E"/>
     <w:rsid w:val="00E87508"/>
     <w:rsid w:val="00E90CAF"/>
     <w:rsid w:val="00E963E5"/>
@@ -30213,67 +29518,67 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3FB62642"/>
+  <w14:docId w14:val="0BC2713D"/>
   <w15:docId w15:val="{4647352C-EC1D-4B44-8341-DE25F13F6028}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -30605,57 +29910,58 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="009C59A6"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis4">
@@ -30692,399 +29998,401 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
     <w:link w:val="Nadpis1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
     <w:name w:val="Nadpis 4 Char"/>
     <w:link w:val="Nadpis4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextpoznpodarouChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="425"/>
       </w:tabs>
       <w:ind w:left="425" w:hanging="425"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
     <w:name w:val="Text pozn. pod čarou Char"/>
     <w:link w:val="Textpoznpodarou"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Znakapoznpodarou">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normlnweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="Zkladntext2Char"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Zkladntext2Char">
     <w:name w:val="Základní text 2 Char"/>
     <w:link w:val="Zkladntext2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nzev">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="NzevChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="009C59A6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NzevChar">
     <w:name w:val="Název Char"/>
     <w:link w:val="Nzev"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009C59A6"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZkladntextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
     <w:name w:val="Základní text Char"/>
     <w:link w:val="Zkladntext"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C59A6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZhlavChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F3514"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
     <w:name w:val="Záhlaví Char"/>
     <w:link w:val="Zhlav"/>
     <w:rsid w:val="006F3514"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F3514"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006F3514"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextbublinyChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00392D5F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00392D5F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezmezer">
     <w:name w:val="No Spacing"/>
     <w:link w:val="BezmezerChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00002714"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BezmezerChar">
     <w:name w:val="Bez mezer Char"/>
     <w:link w:val="Bezmezer"/>
     <w:uiPriority w:val="1"/>
     <w:locked/>
     <w:rsid w:val="00002714"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styl5">
     <w:name w:val="Styl5"/>
     <w:basedOn w:val="Bezmezer"/>
     <w:link w:val="Styl5Char"/>
     <w:qFormat/>
     <w:rsid w:val="00002714"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:color w:val="002060"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styl6">
     <w:name w:val="Styl6"/>
     <w:basedOn w:val="Bezmezer"/>
     <w:link w:val="Styl6Char"/>
     <w:qFormat/>
     <w:rsid w:val="00002714"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="800000"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Styl5Char">
     <w:name w:val="Styl5 Char"/>
     <w:link w:val="Styl5"/>
     <w:rsid w:val="00002714"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="002060"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Styl6Char">
     <w:name w:val="Styl6 Char"/>
     <w:link w:val="Styl6"/>
     <w:rsid w:val="00002714"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
       <w:color w:val="800000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styl1">
     <w:name w:val="Styl1"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="Styl1Char"/>
     <w:qFormat/>
     <w:rsid w:val="008D3597"/>
     <w:pPr>
       <w:ind w:left="142" w:hanging="142"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Styl1Char">
     <w:name w:val="Styl1 Char"/>
     <w:link w:val="Styl1"/>
     <w:rsid w:val="008D3597"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00100C74"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionTerm">
     <w:name w:val="Definition Term"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:rsid w:val="00236319"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpisobsahu">
     <w:name w:val="TOC Heading"/>
@@ -31143,77 +30451,87 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Obsah3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003605F1"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
     <w:name w:val="markedcontent"/>
     <w:rsid w:val="00D43F00"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="bold">
     <w:name w:val="bold"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00F25A31"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Siln">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00AD3C95"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="relative">
     <w:name w:val="relative"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="008E5124"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="122620130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="226385177">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -31964,243 +31282,253 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2138182399">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msotysynka.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zakony.centrum.cz/obcansky-zakonik-novy/cast-1-hlava-2-dil-2-oddil-1-paragraf-32" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zakony.centrum.cz/obcansky-zakonik-novy/cast-1-hlava-2-dil-2-oddil-1-paragraf-32" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msotysynka.cz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="58A945AF36CF46E1B1B0EB9FF5091953"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{65440BA1-078D-4AF9-8F4F-0D3A31314CCC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C87D5B" w:rsidRDefault="00C87D5B" w:rsidP="00C87D5B">
           <w:pPr>
             <w:pStyle w:val="58A945AF36CF46E1B1B0EB9FF5091953"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
               <w:caps/>
               <w:color w:val="4472C4" w:themeColor="accent1"/>
               <w:sz w:val="80"/>
               <w:szCs w:val="80"/>
             </w:rPr>
             <w:t>[Název dokumentu]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C87D5B"/>
+    <w:rsid w:val="0002261E"/>
     <w:rsid w:val="000C4825"/>
     <w:rsid w:val="002929D1"/>
+    <w:rsid w:val="002F0C67"/>
+    <w:rsid w:val="004B22DA"/>
     <w:rsid w:val="004B6AEA"/>
+    <w:rsid w:val="005A068D"/>
     <w:rsid w:val="005E715C"/>
     <w:rsid w:val="00614C57"/>
+    <w:rsid w:val="00661954"/>
     <w:rsid w:val="00857FEC"/>
     <w:rsid w:val="008A46CF"/>
     <w:rsid w:val="00923940"/>
+    <w:rsid w:val="00974967"/>
     <w:rsid w:val="009843B3"/>
     <w:rsid w:val="009D74C7"/>
     <w:rsid w:val="00A52CED"/>
     <w:rsid w:val="00A95330"/>
     <w:rsid w:val="00B031A9"/>
     <w:rsid w:val="00B1039B"/>
     <w:rsid w:val="00BD22DA"/>
     <w:rsid w:val="00C26779"/>
     <w:rsid w:val="00C87D5B"/>
     <w:rsid w:val="00DE553F"/>
     <w:rsid w:val="00E044E6"/>
     <w:rsid w:val="00E04631"/>
     <w:rsid w:val="00FC4BB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -32532,91 +31860,92 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58A945AF36CF46E1B1B0EB9FF5091953">
     <w:name w:val="58A945AF36CF46E1B1B0EB9FF5091953"/>
     <w:rsid w:val="00C87D5B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -32869,113 +32198,380 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010078AE6BA3481D9D42B3D27AD93638FC61" ma:contentTypeVersion="12" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="a6fee54aa5df008d54d79256d7ea20b0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="c1b6aef7-c35c-4e7c-a757-0be663978749" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="339c0cc6cb186598b102c891e9d7c030" ns3:_="">
+    <xsd:import namespace="c1b6aef7-c35c-4e7c-a757-0be663978749"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1b6aef7-c35c-4e7c-a757-0be663978749" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="11" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="c1b6aef7-c35c-4e7c-a757-0be663978749" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FFAFCEB-9ACE-4190-9579-73FB43B4E635}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1195C6C9-578D-44C0-B9C7-4DBDD630C512}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c1b6aef7-c35c-4e7c-a757-0be663978749"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE84D22-8278-4AF4-BEDB-2576B9BA2C61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF04E15-25F6-4EE4-BCFD-66BA74E5E106}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c1b6aef7-c35c-4e7c-a757-0be663978749"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8904A157-605C-43DF-9DA9-C8D02CDFAF53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>7975</Words>
-  <Characters>47053</Characters>
+  <Words>8129</Words>
+  <Characters>47966</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>392</Lines>
-  <Paragraphs>109</Paragraphs>
+  <Lines>399</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Oslovení</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>ŠKOLNÍ ŘÁD</vt:lpstr>
+      <vt:lpstr>Školní řád 2026/2027 – legislativně upravené znění</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>mateřská škola, ostrava – poruba, Oty synka 1834, příspěvková organizace</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54919</CharactersWithSpaces>
+  <CharactersWithSpaces>55984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ŠKOLNÍ ŘÁD</dc:title>
-  <dc:subject/>
+  <dc:title>Školní řád</dc:title>
+  <dc:subject>Mateřská škola, Ostrava–Poruba, Oty Synka 1834</dc:subject>
   <dc:creator>MŠ Hlučín, Severní, příspěvková organizace</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010078AE6BA3481D9D42B3D27AD93638FC61</vt:lpwstr>
+  </property>
+</Properties>
+</file>